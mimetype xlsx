--- v0 (2026-09-01)
+++ v1 (2026-10-30)
@@ -420,51 +420,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F16"/>
+  <dimension ref="A1:F355"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="55" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="21" customWidth="1" min="5" max="5"/>
     <col width="21" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Produkto kodas</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Pavadinimas</t>
@@ -486,417 +486,9232 @@
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Paskutinė paieška</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>A1000NU</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>BUILT-IN | Bath &amp; shower built-in Kit 1 158x135x158 mm</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="E2" s="2" t="n">
         <v>46265.49641111718</v>
       </c>
       <c r="F2" s="2" t="n">
-        <v>46265.58432453891</v>
+        <v>46325.40523691422</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>A1000NU</t>
+          <t>K875501</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>BUILT-IN | Bath &amp; shower built-in Kit 1 158x135x158 mm</t>
+          <t>i.life E | Wall-hung shower toilet bowl 412x610x425 mm, Washdown, full flush 6 L, horizontal outlet</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>123123</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E3" s="2" t="n">
-        <v>46265.55275887372</v>
+        <v>46269.23396251404</v>
       </c>
       <c r="F3" s="2" t="n">
-        <v>46265.56325812679</v>
+        <v>46324.51676412139</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>43345001</t>
+          <t>E253701</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Villeroy &amp; Boch Collaro Handwashbasin, 500x400x150mm, with overflow, White Alpin</t>
+          <t>I.LIFE | Urinal bundle 315x300x640 mm, no waste</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>0</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E4" s="2" t="n">
-        <v>46265.58509307182</v>
+        <v>46283.3519806636</v>
       </c>
       <c r="F4" s="2" t="n">
-        <v>46265.58509307182</v>
+        <v>46287.31621582314</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>4A8760R1</t>
+          <t>E367801</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Villeroy &amp; Boch Architectura Washbasin, 600x445x165mm, with overflow, White Alpin CeramicPlus</t>
+          <t>I.LIFE O | Close-coupled back-to-wall bowl 345x620x400 mm, Washdown, horizontal outlet</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E5" s="2" t="n">
-        <v>46266.52986196565</v>
+        <v>46286.52191002832</v>
       </c>
       <c r="F5" s="2" t="n">
-        <v>46266.52986196565</v>
+        <v>46286.52669860102</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>5614R001</t>
+          <t>E367901</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Villeroy &amp; Boch Subway 2.0 DirectFlush Washdown toilet, rimless, wall-mounted, with DirectFlush, White Alpin</t>
+          <t>I.LIFE O | Close-coupled back-to-wall bowl 345x620x400 mm, Washdown, horizontal outlet</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>123</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E6" s="2" t="n">
-        <v>46265.58393912466</v>
+        <v>46286.52226530633</v>
       </c>
       <c r="F6" s="2" t="n">
-        <v>46265.58393912466</v>
+        <v>46286.52696477653</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>A7210AA</t>
+          <t>T571101</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Ceratherm T25+ | Exposed shower system 315x531.5x1117 mm, 12.0 l/min (3 bar)</t>
+          <t>I.LIFE O | Close-coupled back-to-wall bowl 345x620x400 mm, Washdown, horizontal outlet</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>123</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E7" s="2" t="n">
-        <v>46265.55680594721</v>
+        <v>46286.52257866262</v>
       </c>
       <c r="F7" s="2" t="n">
-        <v>46265.55680594721</v>
+        <v>46286.52721089735</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>A7302A5</t>
+          <t>A1000NU</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>CERATHERM NAVIGO | Built-in shower mixer 157x62x157 mm, Kit 1 required (A1000), 18 l/min (3 bar)</t>
+          <t>BUILT-IN | Bath &amp; shower built-in Kit 1 158x135x158 mm</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>123123</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E8" s="2" t="n">
-        <v>46266.34690119237</v>
+        <v>46265.55275887372</v>
       </c>
       <c r="F8" s="2" t="n">
-        <v>46266.34690119237</v>
+        <v>46317.44255570774</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>A7892A5</t>
+          <t>A1313NU</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>CERATHERM NAVIGO SOLOS | Built-in shower pack, 12.0 l/min (3 bar)</t>
+          <t>BUILT-IN | Basin mixer built-in kit 171 mm, 12 l/min (3 bar)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E9" s="2" t="n">
-        <v>46266.3328576354</v>
+        <v>46322.58606796265</v>
       </c>
       <c r="F9" s="2" t="n">
-        <v>46266.3328576354</v>
+        <v>46325.31960020963</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>A8707AA</t>
+          <t>A7208AA</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>CERABASE | Built-in bath &amp; shower mixer 157x83x183.5 mm, Amount of outlets: 2, Kit 1 required (A1000NU), 22.1 l/min (3 bar)</t>
+          <t>CERATHERM T25 | Exposed shower system 315x492.5x1117 mm, 12.0 l/min (3 bar)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>123123</t>
+          <t>0</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E10" s="2" t="n">
-        <v>46265.54595088995</v>
+        <v>46272.41046725573</v>
       </c>
       <c r="F10" s="2" t="n">
-        <v>46265.54595088995</v>
+        <v>46293.34244741003</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>A9115AA</t>
+          <t>K875501</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>IOM | Towel hook 48x45x48 mm</t>
+          <t>i.life E | Wall-hung shower toilet bowl 412x610x425 mm, Washdown, full flush 6 L, horizontal outlet</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D11" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E11" s="2" t="n">
-        <v>46265.55146906906</v>
+        <v>46288.24209118831</v>
       </c>
       <c r="F11" s="2" t="n">
-        <v>46265.55146906906</v>
+        <v>46325.32167810026</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>B1714AA</t>
+          <t>R015567</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>CERAFLEX | Basin mixer 47x144x159 mm, 110 mm spout projection, 3.8 l/min (3 bar), no waste</t>
+          <t>PROSYS | WC frame 500x210x1150 mm, mechanic / pneumatic / electronic</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>0</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E12" s="2" t="n">
-        <v>46266.39589703302</v>
+        <v>46288.47825595964</v>
       </c>
       <c r="F12" s="2" t="n">
-        <v>46266.39589703302</v>
+        <v>46303.53749980419</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>BC447AA</t>
+          <t>R0466AA</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>CERAFLEX | Built-in shower pack</t>
+          <t>PROSYS | WC frame</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>vilpra</t>
+          <t>123123</t>
         </is>
       </c>
       <c r="D13" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E13" s="2" t="n">
-        <v>46266.53341016234</v>
+        <v>46309.48718595632</v>
       </c>
       <c r="F13" s="2" t="n">
-        <v>46266.53341016234</v>
+        <v>46314.47401601889</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>BD828AA</t>
+          <t>R0503AA</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>CERAFINE MODEL O | Built-in shower pack</t>
+          <t>OLEAS | Mechanic control plate 230x7.5x150 mm, mechanic</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>vilpra</t>
+          <t>123123</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E14" s="2" t="n">
-        <v>46266.45581960241</v>
+        <v>46269.33447426623</v>
       </c>
       <c r="F14" s="2" t="n">
-        <v>46266.45581960241</v>
+        <v>46269.33761879315</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>BE019AA</t>
+          <t>T352701</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>CERALIFE O | Wall-mounted basin mixer 175x198x112.5 mm, 180 mm spout projection, Kit 1 required (A1313), 3.8 l/min (3 bar), no waste</t>
+          <t>TESI | Sandwich seat 370x450x45 mm</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>123123</t>
+          <t>0</t>
         </is>
       </c>
       <c r="D15" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E15" s="2" t="n">
-        <v>46265.54946827159</v>
+        <v>46303.57366381383</v>
       </c>
       <c r="F15" s="2" t="n">
-        <v>46265.54946827159</v>
+        <v>46308.46763638612</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
+          <t>4670TSR1</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Subway 3.0 TwistFlush Combi-Pack, wall-mounted, with &lt;p&gt;TwistFlush&lt;/p&gt;, White Alpin CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D16" t="n">
+        <v>2</v>
+      </c>
+      <c r="E16" s="2" t="n">
+        <v>46272.31435921032</v>
+      </c>
+      <c r="F16" s="2" t="n">
+        <v>46287.24244258404</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>4A7351R1</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Antao Surface-mounted washbasin, 510x400x146mm, without overflow, White Alpin CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D17" t="n">
+        <v>2</v>
+      </c>
+      <c r="E17" s="2" t="n">
+        <v>46310.31759847656</v>
+      </c>
+      <c r="F17" s="2" t="n">
+        <v>46310.32186985434</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>5656RS01</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Avento DirectFlush Combi-Pack, wall-mounted, with DirectFlush, White Alpin</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>celsis</t>
+        </is>
+      </c>
+      <c r="D18" t="n">
+        <v>2</v>
+      </c>
+      <c r="E18" s="2" t="n">
+        <v>46287.24739451041</v>
+      </c>
+      <c r="F18" s="2" t="n">
+        <v>46287.24759535102</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>56881001</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch O.novo Washdown toilet compact, wall-mounted, White Alpin</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D19" t="n">
+        <v>2</v>
+      </c>
+      <c r="E19" s="2" t="n">
+        <v>46268.64329832519</v>
+      </c>
+      <c r="F19" s="2" t="n">
+        <v>46294.29512439324</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>5A51A501</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Skyla Vanity washbasin, 1000x460x160mm, with overflow, White Alpin</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D20" t="n">
+        <v>2</v>
+      </c>
+      <c r="E20" s="2" t="n">
+        <v>46294.39926637262</v>
+      </c>
+      <c r="F20" s="2" t="n">
+        <v>46295.30669801616</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>9M78S101</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Subway 2.0 Toilet seat and cover SlimSeat, with automatic lowering mechanism (SoftClosing), with removable seat (QuickRelease), White Alpin</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D21" t="n">
+        <v>2</v>
+      </c>
+      <c r="E21" s="2" t="n">
+        <v>46268.64042937828</v>
+      </c>
+      <c r="F21" s="2" t="n">
+        <v>46268.64206882631</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>A7296AA</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>CERATHERM NAVIGO | Built-in shower mixer 157x62x157 mm, Kit 1 required (A1000), 18 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D22" t="n">
+        <v>2</v>
+      </c>
+      <c r="E22" s="2" t="n">
+        <v>46269.44173210231</v>
+      </c>
+      <c r="F22" s="2" t="n">
+        <v>46269.47670487086</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>A7664AA</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Ceratherm C100 | Built-in bath &amp; shower mixer 307x163.5x110 mm, Amount of outlets: 3, Kit 1 included</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D23" t="n">
+        <v>2</v>
+      </c>
+      <c r="E23" s="2" t="n">
+        <v>46315.25108396932</v>
+      </c>
+      <c r="F23" s="2" t="n">
+        <v>46315.25362080054</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>A787761</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Accessories</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D24" t="n">
+        <v>2</v>
+      </c>
+      <c r="E24" s="2" t="n">
+        <v>46322.28350970625</v>
+      </c>
+      <c r="F24" s="2" t="n">
+        <v>46324.46183713531</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>A7892A5</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>CERATHERM NAVIGO SOLOS | Built-in shower pack, 12.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D25" t="n">
+        <v>2</v>
+      </c>
+      <c r="E25" s="2" t="n">
+        <v>46266.3328576354</v>
+      </c>
+      <c r="F25" s="2" t="n">
+        <v>46272.26136600986</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>A8568AA</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>CERALINE NUOVO | Built-in bath &amp; shower mixer 157x64x186.5 mm, Amount of outlets: 2, Kit 1 required (A1000NU), 20 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D26" t="n">
+        <v>2</v>
+      </c>
+      <c r="E26" s="2" t="n">
+        <v>46308.53374582905</v>
+      </c>
+      <c r="F26" s="2" t="n">
+        <v>46310.37410362683</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>A8579A5</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>CERATHERM NAVIGO | Built-in shower mixer 157x64x157 mm, Amount of outlets: 2, Kit 1 required (A1000NU), 18 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D27" t="n">
+        <v>2</v>
+      </c>
+      <c r="E27" s="2" t="n">
+        <v>46307.3726072392</v>
+      </c>
+      <c r="F27" s="2" t="n">
+        <v>46309.22326045014</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>A8584A5</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>CERATHERM T100 | Built-in bath &amp; shower mixer 157x64x157 mm, Amount of outlets: 2, Kit 1 required (A1000NU), 20.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D28" t="n">
+        <v>2</v>
+      </c>
+      <c r="E28" s="2" t="n">
+        <v>46307.37358313343</v>
+      </c>
+      <c r="F28" s="2" t="n">
+        <v>46309.22346569657</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>A8584AA</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>CERATHERM T100 | Built-in bath &amp; shower mixer 157x64x157 mm, Amount of outlets: 2, Kit 1 required (A1000NU), 20.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D29" t="n">
+        <v>2</v>
+      </c>
+      <c r="E29" s="2" t="n">
+        <v>46288.52010114786</v>
+      </c>
+      <c r="F29" s="2" t="n">
+        <v>46309.44946659968</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>A8725A5</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>JOY | Built-in shower mixer 157x82x157 mm, Amount of outlets: 1, Kit 1 required (A1000NU), 27.9 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D30" t="n">
+        <v>2</v>
+      </c>
+      <c r="E30" s="2" t="n">
+        <v>46309.23076325185</v>
+      </c>
+      <c r="F30" s="2" t="n">
+        <v>46309.23968355035</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>A8727GN</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>JOY | Built-in bath &amp; shower mixer 157x82x179.5 mm, Amount of outlets: 2, Kit 1 required (A1000NU), 22.1 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D31" t="n">
+        <v>2</v>
+      </c>
+      <c r="E31" s="2" t="n">
+        <v>46275.36838491321</v>
+      </c>
+      <c r="F31" s="2" t="n">
+        <v>46280.30137675294</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>A9119XG</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>IOM | Toilet brush set 112x130x372 mm</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D32" t="n">
+        <v>2</v>
+      </c>
+      <c r="E32" s="2" t="n">
+        <v>46267.84744023664</v>
+      </c>
+      <c r="F32" s="2" t="n">
+        <v>46267.84822268054</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>BD193XG</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>CERALINE | Built-in shower pack</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D33" t="n">
+        <v>2</v>
+      </c>
+      <c r="E33" s="2" t="n">
+        <v>46315.21671840092</v>
+      </c>
+      <c r="F33" s="2" t="n">
+        <v>46322.56388439483</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>BD603AA</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>CERAFLEX | Basin mixer 47x233x206 mm, 110 mm spout projection, 3.8 l/min (3 bar), with waste</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D34" t="n">
+        <v>2</v>
+      </c>
+      <c r="E34" s="2" t="n">
+        <v>46273.46916482606</v>
+      </c>
+      <c r="F34" s="2" t="n">
+        <v>46273.46946296572</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>E036701</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>CONNECT AIR | Wrapover seat 365x445x50 mm</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D35" t="n">
+        <v>2</v>
+      </c>
+      <c r="E35" s="2" t="n">
+        <v>46272.34341857555</v>
+      </c>
+      <c r="F35" s="2" t="n">
+        <v>46274.38542700954</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>E211301</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>I.LIFE S | Handrinse basin 370x210x120 mm, 1 tap hole, without overflow</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D36" t="n">
+        <v>2</v>
+      </c>
+      <c r="E36" s="2" t="n">
+        <v>46281.56613866124</v>
+      </c>
+      <c r="F36" s="2" t="n">
+        <v>46281.5727615452</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>E712701</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>CONNECT | Wrapover seat 365x435x50 mm</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D37" t="n">
+        <v>2</v>
+      </c>
+      <c r="E37" s="2" t="n">
+        <v>46282.37557413649</v>
+      </c>
+      <c r="F37" s="2" t="n">
+        <v>46282.38667576967</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>K11111PD</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Antao Vanity unit, 1 pull-out compartment, 1200x190x500mm, Front with grain texture, Body: Black Matt Lacquer, Front: Black Matt Lacquer, Cover plate: Honey Oak</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D38" t="n">
+        <v>2</v>
+      </c>
+      <c r="E38" s="2" t="n">
+        <v>46287.24414720078</v>
+      </c>
+      <c r="F38" s="2" t="n">
+        <v>46287.24414914961</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>K29151MT</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Antao Vanity unit, 1 pull-out compartment, 600x360x500mm, Front with grain texture, Body: White Matt Lacquer, Front: White Matt Lacquer, Cover plate: Honey Oak</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D39" t="n">
+        <v>2</v>
+      </c>
+      <c r="E39" s="2" t="n">
+        <v>46310.31915898604</v>
+      </c>
+      <c r="F39" s="2" t="n">
+        <v>46310.31916047111</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>K875501</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>i.life E | Wall-hung shower toilet bowl 412x610x425 mm, Washdown, full flush 6 L, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D40" t="n">
+        <v>2</v>
+      </c>
+      <c r="E40" s="2" t="n">
+        <v>46293.85829121744</v>
+      </c>
+      <c r="F40" s="2" t="n">
+        <v>46293.86630171038</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>R0116AC</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>OLEAS | Pneumatic control plate 234x8.5x154 mm, mechanic</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D41" t="n">
+        <v>2</v>
+      </c>
+      <c r="E41" s="2" t="n">
+        <v>46269.33386653834</v>
+      </c>
+      <c r="F41" s="2" t="n">
+        <v>46269.37356889556</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
           <t>R020467</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
+      <c r="B42" t="inlineStr">
         <is>
           <t>PROSYS | WC frame 500x180x1150 mm</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...7 lines deleted...]
-      <c r="E16" s="2" t="n">
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D42" t="n">
+        <v>2</v>
+      </c>
+      <c r="E42" s="2" t="n">
         <v>46266.52885648531</v>
       </c>
-      <c r="F16" s="2" t="n">
-        <v>46266.52885648531</v>
+      <c r="F42" s="2" t="n">
+        <v>46322.48852848443</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>R0459AW</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>OLEAS | Mechanic control plate 241x8.5x165 mm, mechanic</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D43" t="n">
+        <v>2</v>
+      </c>
+      <c r="E43" s="2" t="n">
+        <v>46307.37244199071</v>
+      </c>
+      <c r="F43" s="2" t="n">
+        <v>46316.58784688237</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>T300401</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>STRADA II | Vanity basin 1040x460x180 mm, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D44" t="n">
+        <v>2</v>
+      </c>
+      <c r="E44" s="2" t="n">
+        <v>46268.71431072318</v>
+      </c>
+      <c r="F44" s="2" t="n">
+        <v>46287.27279720395</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>T382201</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>CONCA | Basin 600x450x165 mmGrinded bottom side, no tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D45" t="n">
+        <v>2</v>
+      </c>
+      <c r="E45" s="2" t="n">
+        <v>46289.26843291888</v>
+      </c>
+      <c r="F45" s="2" t="n">
+        <v>46289.29260791974</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>T4323Y1</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>CONCA | Basin unit 1002x505x550 mm, 2 drawer</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D46" t="n">
+        <v>2</v>
+      </c>
+      <c r="E46" s="2" t="n">
+        <v>46289.28605196488</v>
+      </c>
+      <c r="F46" s="2" t="n">
+        <v>46289.31689737744</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>T439601</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>LINDA-X | Basin 750x500x135 mm, 1 tap hole, without overflow</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D47" t="n">
+        <v>2</v>
+      </c>
+      <c r="E47" s="2" t="n">
+        <v>46290.46508964523</v>
+      </c>
+      <c r="F47" s="2" t="n">
+        <v>46293.55391849551</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>T471201</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>I.LIFE A | Full pedestal 185x168x705 mm</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D48" t="n">
+        <v>2</v>
+      </c>
+      <c r="E48" s="2" t="n">
+        <v>46311.54932358391</v>
+      </c>
+      <c r="F48" s="2" t="n">
+        <v>46314.26149295554</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>T5256NX</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>I.LIFE A | Basin unit 800x440x630 mm, 2 drawer</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D49" t="n">
+        <v>2</v>
+      </c>
+      <c r="E49" s="2" t="n">
+        <v>46293.96412380644</v>
+      </c>
+      <c r="F49" s="2" t="n">
+        <v>46293.96706786584</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>T5578Y5</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>CONCA | Basin unit 1200x440x363 mm, 2 drawer</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D50" t="n">
+        <v>2</v>
+      </c>
+      <c r="E50" s="2" t="n">
+        <v>46290.60081832679</v>
+      </c>
+      <c r="F50" s="2" t="n">
+        <v>46293.26054054933</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>T5578Y5</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>CONCA | Basin unit 1200x440x363 mm, 2 drawer</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D51" t="n">
+        <v>2</v>
+      </c>
+      <c r="E51" s="2" t="n">
+        <v>46290.518987031</v>
+      </c>
+      <c r="F51" s="2" t="n">
+        <v>46290.52201708312</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>T571101</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>I.LIFE O | Close-coupled back-to-wall bowl 345x620x400 mm, Washdown, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D52" t="n">
+        <v>2</v>
+      </c>
+      <c r="E52" s="2" t="n">
+        <v>46286.52786882799</v>
+      </c>
+      <c r="F52" s="2" t="n">
+        <v>46286.52827319265</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>T571801</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>I.LIFE B | Vanity basin 550x435x170 mm, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D53" t="n">
+        <v>2</v>
+      </c>
+      <c r="E53" s="2" t="n">
+        <v>46275.02478923696</v>
+      </c>
+      <c r="F53" s="2" t="n">
+        <v>46303.43032127787</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>T572501</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>I.LIFE O | Wall-hung toilet bowl bundle 350x535x400 mm, Washdown, CL1 full flush 3.9 - 6 L, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D54" t="n">
+        <v>2</v>
+      </c>
+      <c r="E54" s="2" t="n">
+        <v>46302.46482660986</v>
+      </c>
+      <c r="F54" s="2" t="n">
+        <v>46303.57444974147</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>V16EN2R7</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Supreo TwistFlush Supreo shower toilet, Pure Black CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D55" t="n">
+        <v>2</v>
+      </c>
+      <c r="E55" s="2" t="n">
+        <v>46323.49501846718</v>
+      </c>
+      <c r="F55" s="2" t="n">
+        <v>46324.51653361802</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>330900AM</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Subway 60 S Built-in sink, of Ceramic, 600x510mm, Almond CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>jaukurai</t>
+        </is>
+      </c>
+      <c r="D56" t="n">
+        <v>1</v>
+      </c>
+      <c r="E56" s="2" t="n">
+        <v>46273.47642330659</v>
+      </c>
+      <c r="F56" s="2" t="n">
+        <v>46273.47642330659</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>331001R7</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Subway 60 SU Undercounter sink included Waste system with basket strainer waste, of Ceramic, 545x440mm, Pure Black</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>celsis</t>
+        </is>
+      </c>
+      <c r="D57" t="n">
+        <v>1</v>
+      </c>
+      <c r="E57" s="2" t="n">
+        <v>46325.59855151703</v>
+      </c>
+      <c r="F57" s="2" t="n">
+        <v>46325.59855151703</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>334002TR</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Architectura 45 Built-in sink included Waste system with pop-up waste system, of Ceramic, 800x510mm, Timber CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D58" t="n">
+        <v>1</v>
+      </c>
+      <c r="E58" s="2" t="n">
+        <v>46267.26879487631</v>
+      </c>
+      <c r="F58" s="2" t="n">
+        <v>46267.26879487631</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>334800RW</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Subway Style 45 Built-in sink, of Ceramic, 780x510mm, Stone White CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D59" t="n">
+        <v>1</v>
+      </c>
+      <c r="E59" s="2" t="n">
+        <v>46267.51222932363</v>
+      </c>
+      <c r="F59" s="2" t="n">
+        <v>46267.51222932363</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>41525001</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Tube Undercounter washbasin, 555x405x185mm, with overflow, White Alpin</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D60" t="n">
+        <v>1</v>
+      </c>
+      <c r="E60" s="2" t="n">
+        <v>46267.79995232594</v>
+      </c>
+      <c r="F60" s="2" t="n">
+        <v>46267.79995232594</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>41625001</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch O.novo Undercounter washbasin, 580x370x200mm, with overflow, White Alpin</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>jaukurai</t>
+        </is>
+      </c>
+      <c r="D61" t="n">
+        <v>1</v>
+      </c>
+      <c r="E61" s="2" t="n">
+        <v>46275.30958542618</v>
+      </c>
+      <c r="F61" s="2" t="n">
+        <v>46275.30958542618</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>43003LAM</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Avento Handwashbasin, 360x220x110mm, without overflow, Almond CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D62" t="n">
+        <v>1</v>
+      </c>
+      <c r="E62" s="2" t="n">
+        <v>46322.62473982709</v>
+      </c>
+      <c r="F62" s="2" t="n">
+        <v>46322.62473982709</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>43345001</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Collaro Handwashbasin, 500x400x150mm, with overflow, White Alpin</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D63" t="n">
+        <v>1</v>
+      </c>
+      <c r="E63" s="2" t="n">
+        <v>46265.58509307182</v>
+      </c>
+      <c r="F63" s="2" t="n">
+        <v>46265.58509307182</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>434337T2</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch O.novo Handwashbasin Compact, 360x250x145mm, without overflow, White Alpin AntiBac CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D64" t="n">
+        <v>1</v>
+      </c>
+      <c r="E64" s="2" t="n">
+        <v>46290.3032661783</v>
+      </c>
+      <c r="F64" s="2" t="n">
+        <v>46290.3032661783</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>434447T2</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch O.novo Handwashbasin, 450x370x160mm, with overflow, White Alpin AntiBac CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D65" t="n">
+        <v>1</v>
+      </c>
+      <c r="E65" s="2" t="n">
+        <v>46290.30412254012</v>
+      </c>
+      <c r="F65" s="2" t="n">
+        <v>46290.30412254012</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>43444801</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch O.novo Handwashbasin, 450x370x160mm, without overflow, White Alpin</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D66" t="n">
+        <v>1</v>
+      </c>
+      <c r="E66" s="2" t="n">
+        <v>46290.30853245883</v>
+      </c>
+      <c r="F66" s="2" t="n">
+        <v>46290.30853245883</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>43444F01</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch O.novo Handwashbasin, 450x370x160mm, without overflow, White Alpin</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D67" t="n">
+        <v>1</v>
+      </c>
+      <c r="E67" s="2" t="n">
+        <v>46290.30655608255</v>
+      </c>
+      <c r="F67" s="2" t="n">
+        <v>46290.30655608255</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>43884801</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Artis Surface-mounted washbasin, 480x325x135mm, without overflow, White Alpin</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D68" t="n">
+        <v>1</v>
+      </c>
+      <c r="E68" s="2" t="n">
+        <v>46279.56557958907</v>
+      </c>
+      <c r="F68" s="2" t="n">
+        <v>46279.56557958907</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>438932BCS7</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Artis Surface-mounted washbasin, 325x325x135mm, without overflow, Forest</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D69" t="n">
+        <v>1</v>
+      </c>
+      <c r="E69" s="2" t="n">
+        <v>46269.47645640204</v>
+      </c>
+      <c r="F69" s="2" t="n">
+        <v>46269.47645640204</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>438932TE</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Artis Surface-mounted washbasin, 325x325x135mm, without overflow, Teal CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D70" t="n">
+        <v>1</v>
+      </c>
+      <c r="E70" s="2" t="n">
+        <v>46269.44645380606</v>
+      </c>
+      <c r="F70" s="2" t="n">
+        <v>46269.44645380606</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>4625R001</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch O.novo DirectFlush Washdown toilet for close-coupled WC-suite, rimless, floor-standing, with DirectFlush, White Alpin</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D71" t="n">
+        <v>1</v>
+      </c>
+      <c r="E71" s="2" t="n">
+        <v>46294.29067630095</v>
+      </c>
+      <c r="F71" s="2" t="n">
+        <v>46294.29067630095</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>4670T001</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Subway 3.0 TwistFlush Washdown toilet, rimless, wall-mounted, with &lt;p&gt;TwistFlush&lt;/p&gt;, White Alpin</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D72" t="n">
+        <v>1</v>
+      </c>
+      <c r="E72" s="2" t="n">
+        <v>46267.27044847586</v>
+      </c>
+      <c r="F72" s="2" t="n">
+        <v>46267.27044847586</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>4670TS01</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Subway 3.0 TwistFlush Combi-Pack, wall-mounted, with &lt;p&gt;TwistFlush&lt;/p&gt;, White Alpin</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D73" t="n">
+        <v>1</v>
+      </c>
+      <c r="E73" s="2" t="n">
+        <v>46272.31590740778</v>
+      </c>
+      <c r="F73" s="2" t="n">
+        <v>46272.31590740778</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>4674T0R1</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Antao TwistFlush Washdown toilet, rimless, wall-mounted, with &lt;p&gt;TwistFlush&lt;/p&gt;, White Alpin CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D74" t="n">
+        <v>1</v>
+      </c>
+      <c r="E74" s="2" t="n">
+        <v>46322.58105753814</v>
+      </c>
+      <c r="F74" s="2" t="n">
+        <v>46322.58105753814</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>4674T0R1</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Antao TwistFlush Washdown toilet, rimless, wall-mounted, with &lt;p&gt;TwistFlush&lt;/p&gt;, White Alpin CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>celsis</t>
+        </is>
+      </c>
+      <c r="D75" t="n">
+        <v>1</v>
+      </c>
+      <c r="E75" s="2" t="n">
+        <v>46322.58556600352</v>
+      </c>
+      <c r="F75" s="2" t="n">
+        <v>46322.58556600352</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>4694HR01</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Architectura DirectFlush Combi-Pack, wall-mounted, with DirectFlush, White Alpin</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D76" t="n">
+        <v>1</v>
+      </c>
+      <c r="E76" s="2" t="n">
+        <v>46296.58063377014</v>
+      </c>
+      <c r="F76" s="2" t="n">
+        <v>46296.58063377014</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>4A336001</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Collaro Washbasin, 600x470x160mm, with overflow, White Alpin</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D77" t="n">
+        <v>1</v>
+      </c>
+      <c r="E77" s="2" t="n">
+        <v>46325.59595582848</v>
+      </c>
+      <c r="F77" s="2" t="n">
+        <v>46325.59595582848</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>4A4161R1</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch O.novo Washbasin, 600x460x175mm, without overflow, White Alpin CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D78" t="n">
+        <v>1</v>
+      </c>
+      <c r="E78" s="2" t="n">
+        <v>46267.59208746999</v>
+      </c>
+      <c r="F78" s="2" t="n">
+        <v>46267.59208746999</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>4A590101</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Loop &amp; Friends Built-in washbasin, 390x390x190mm, without overflow, White Alpin</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D79" t="n">
+        <v>1</v>
+      </c>
+      <c r="E79" s="2" t="n">
+        <v>46268.78534254352</v>
+      </c>
+      <c r="F79" s="2" t="n">
+        <v>46268.78534254352</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>4A7351AM</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Antao Surface-mounted washbasin, 510x400x146mm, without overflow, Almond CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D80" t="n">
+        <v>1</v>
+      </c>
+      <c r="E80" s="2" t="n">
+        <v>46310.32036437748</v>
+      </c>
+      <c r="F80" s="2" t="n">
+        <v>46310.32036437748</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>4A7351R7</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Antao Surface-mounted washbasin, 510x400x146mm, without overflow, Pure Black CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D81" t="n">
+        <v>1</v>
+      </c>
+      <c r="E81" s="2" t="n">
+        <v>46310.32368468004</v>
+      </c>
+      <c r="F81" s="2" t="n">
+        <v>46310.32368468004</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>4A7351R8</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Antao Surface-mounted washbasin, 510x400x146mm, without overflow, Morning Green CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D82" t="n">
+        <v>1</v>
+      </c>
+      <c r="E82" s="2" t="n">
+        <v>46310.32377260335</v>
+      </c>
+      <c r="F82" s="2" t="n">
+        <v>46310.32377260335</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>4A7351RW</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Antao Surface-mounted washbasin, 510x400x146mm, without overflow, Stone White CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D83" t="n">
+        <v>1</v>
+      </c>
+      <c r="E83" s="2" t="n">
+        <v>46310.32193363634</v>
+      </c>
+      <c r="F83" s="2" t="n">
+        <v>46310.32193363634</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>4A7584R7</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Antao Vanity washbasin, 800x500x150mm, with concealed overflow, Pure Black CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D84" t="n">
+        <v>1</v>
+      </c>
+      <c r="E84" s="2" t="n">
+        <v>46268.80925731465</v>
+      </c>
+      <c r="F84" s="2" t="n">
+        <v>46268.80925731465</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>4A77LBAM</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Antao Vanity washbasin, 1200x500x150mm, with concealed overflow, Almond CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D85" t="n">
+        <v>1</v>
+      </c>
+      <c r="E85" s="2" t="n">
+        <v>46322.60251995049</v>
+      </c>
+      <c r="F85" s="2" t="n">
+        <v>46322.60251995049</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>4A8760R1</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Architectura Washbasin, 600x445x165mm, with overflow, White Alpin CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D86" t="n">
+        <v>1</v>
+      </c>
+      <c r="E86" s="2" t="n">
+        <v>46266.52986196565</v>
+      </c>
+      <c r="F86" s="2" t="n">
+        <v>46266.52986196565</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>5614R001</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Subway 2.0 DirectFlush Washdown toilet, rimless, wall-mounted, with DirectFlush, White Alpin</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D87" t="n">
+        <v>1</v>
+      </c>
+      <c r="E87" s="2" t="n">
+        <v>46265.58393912466</v>
+      </c>
+      <c r="F87" s="2" t="n">
+        <v>46265.58393912466</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>5614R0AM</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Subway 2.0 DirectFlush Washdown toilet, rimless, wall-mounted, with DirectFlush, Almond CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D88" t="n">
+        <v>1</v>
+      </c>
+      <c r="E88" s="2" t="n">
+        <v>46302.30309316684</v>
+      </c>
+      <c r="F88" s="2" t="n">
+        <v>46302.30309316684</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>5614R201</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Subway 2.0 DirectFlush Combi-Pack, wall-mounted, with DirectFlush, White Alpin</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>celsis</t>
+        </is>
+      </c>
+      <c r="D89" t="n">
+        <v>1</v>
+      </c>
+      <c r="E89" s="2" t="n">
+        <v>46290.31214973395</v>
+      </c>
+      <c r="F89" s="2" t="n">
+        <v>46290.31214973395</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>5656RSR1</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Avento DirectFlush Combi-Pack, wall-mounted, with DirectFlush, White Alpin CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>celsis</t>
+        </is>
+      </c>
+      <c r="D90" t="n">
+        <v>1</v>
+      </c>
+      <c r="E90" s="2" t="n">
+        <v>46287.24747207276</v>
+      </c>
+      <c r="F90" s="2" t="n">
+        <v>46287.24747207276</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>5660H101</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch O.novo Combi-Pack, wall-mounted, White Alpin</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D91" t="n">
+        <v>1</v>
+      </c>
+      <c r="E91" s="2" t="n">
+        <v>46309.51939045446</v>
+      </c>
+      <c r="F91" s="2" t="n">
+        <v>46309.51939045446</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>5684R0T2</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Architectura previously Omnia Architectura
+DirectFlush Washdown toilet, rimless, wall-mounted, with DirectFlush, White Alpin AntiBac CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D92" t="n">
+        <v>1</v>
+      </c>
+      <c r="E92" s="2" t="n">
+        <v>46268.65469518237</v>
+      </c>
+      <c r="F92" s="2" t="n">
+        <v>46268.65469518237</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>56881001</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch O.novo Washdown toilet compact, wall-mounted, White Alpin</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D93" t="n">
+        <v>1</v>
+      </c>
+      <c r="E93" s="2" t="n">
+        <v>46267.84705327339</v>
+      </c>
+      <c r="F93" s="2" t="n">
+        <v>46267.84705327339</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>5690R001</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Architectura DirectFlush Washdown toilet, rimless, floor-standing, with DirectFlush, White Alpin</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D94" t="n">
+        <v>1</v>
+      </c>
+      <c r="E94" s="2" t="n">
+        <v>46268.86745672607</v>
+      </c>
+      <c r="F94" s="2" t="n">
+        <v>46268.86745672607</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>5A515801</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Skyla Washbasin, 445x550x150mm, without overflow, White Alpin</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D95" t="n">
+        <v>1</v>
+      </c>
+      <c r="E95" s="2" t="n">
+        <v>46290.30055773057</v>
+      </c>
+      <c r="F95" s="2" t="n">
+        <v>46290.30055773057</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>5A518001</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Skyla Vanity washbasin, 800x460x160mm, with overflow, White Alpin</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D96" t="n">
+        <v>1</v>
+      </c>
+      <c r="E96" s="2" t="n">
+        <v>46268.46532751175</v>
+      </c>
+      <c r="F96" s="2" t="n">
+        <v>46268.46532751175</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>5A51C601</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Skyla Vanity washbasin, 1200x460x160mm, with overflow, White Alpin</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D97" t="n">
+        <v>1</v>
+      </c>
+      <c r="E97" s="2" t="n">
+        <v>46272.42971159436</v>
+      </c>
+      <c r="F97" s="2" t="n">
+        <v>46272.42971159436</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>5A666001</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Architectura Built-in washbasin, 600x450x170mm, with overflow, White Alpin</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D98" t="n">
+        <v>1</v>
+      </c>
+      <c r="E98" s="2" t="n">
+        <v>46268.75796018472</v>
+      </c>
+      <c r="F98" s="2" t="n">
+        <v>46268.75796018472</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>6661B0R7</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Hommage Washdown toilet, wall-mounted, Pure Black CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D99" t="n">
+        <v>1</v>
+      </c>
+      <c r="E99" s="2" t="n">
+        <v>46268.65123463733</v>
+      </c>
+      <c r="F99" s="2" t="n">
+        <v>46268.65123463733</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>68200001</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch O.novo Washing trough, 1000x415x205mm, White Alpin</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D100" t="n">
+        <v>1</v>
+      </c>
+      <c r="E100" s="2" t="n">
+        <v>46268.36939702068</v>
+      </c>
+      <c r="F100" s="2" t="n">
+        <v>46268.36939702068</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>68350001</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Accessories Unclosable outlet valve, 121x215x68mm, White Alpin</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D101" t="n">
+        <v>1</v>
+      </c>
+      <c r="E101" s="2" t="n">
+        <v>46289.47506371693</v>
+      </c>
+      <c r="F101" s="2" t="n">
+        <v>46289.47506371693</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>68360001</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Accessories Closable valve, 138x255x75mm, White Alpin</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D102" t="n">
+        <v>1</v>
+      </c>
+      <c r="E102" s="2" t="n">
+        <v>46295.36557543692</v>
+      </c>
+      <c r="F102" s="2" t="n">
+        <v>46295.36557543692</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>7315F001</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Subway 2.0 Handwashbasin, 500x400x140mm, with overflow, White Alpin</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D103" t="n">
+        <v>1</v>
+      </c>
+      <c r="E103" s="2" t="n">
+        <v>46267.59208741364</v>
+      </c>
+      <c r="F103" s="2" t="n">
+        <v>46267.59208741364</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>7682R001</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch O.novo DirectFlush Washdown toilet, rimless, wall-mounted, with DirectFlush, White Alpin</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D104" t="n">
+        <v>1</v>
+      </c>
+      <c r="E104" s="2" t="n">
+        <v>46268.77968173321</v>
+      </c>
+      <c r="F104" s="2" t="n">
+        <v>46268.77968173321</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>92246500</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch ViConnect installation systems Toilet installation system, for Dry-wall construction, 450x1120x165mm</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D105" t="n">
+        <v>1</v>
+      </c>
+      <c r="E105" s="2" t="n">
+        <v>46269.34557042459</v>
+      </c>
+      <c r="F105" s="2" t="n">
+        <v>46269.34557042459</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>92249068</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch ViConnect installation systems 200S Toilet flush plate, No, Dual flush, White</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D106" t="n">
+        <v>1</v>
+      </c>
+      <c r="E106" s="2" t="n">
+        <v>46269.33849967605</v>
+      </c>
+      <c r="F106" s="2" t="n">
+        <v>46269.33849967605</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>92249068</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch ViConnect installation systems 200S Toilet flush plate, No, Dual flush, White</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>kesko</t>
+        </is>
+      </c>
+      <c r="D107" t="n">
+        <v>1</v>
+      </c>
+      <c r="E107" s="2" t="n">
+        <v>46269.39742258272</v>
+      </c>
+      <c r="F107" s="2" t="n">
+        <v>46269.39742258272</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>92249069</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch ViConnect installation systems 200S Toilet flush plate, No, Dual flush, Brushed Chrome</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D108" t="n">
+        <v>1</v>
+      </c>
+      <c r="E108" s="2" t="n">
+        <v>46269.38834582602</v>
+      </c>
+      <c r="F108" s="2" t="n">
+        <v>46269.38834582602</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>925300LC</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Umbrella Kitchen tap, of Stainless steel, Solid stainless steel</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D109" t="n">
+        <v>1</v>
+      </c>
+      <c r="E109" s="2" t="n">
+        <v>46268.71257403118</v>
+      </c>
+      <c r="F109" s="2" t="n">
+        <v>46268.71257403118</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>92540003</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Umbrella Flex Kitchen tap, of Stainless steel, Gold</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D110" t="n">
+        <v>1</v>
+      </c>
+      <c r="E110" s="2" t="n">
+        <v>46268.44815265908</v>
+      </c>
+      <c r="F110" s="2" t="n">
+        <v>46268.44815265908</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>925400LC</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Umbrella Flex Kitchen tap, of Stainless steel, Solid stainless steel</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D111" t="n">
+        <v>1</v>
+      </c>
+      <c r="E111" s="2" t="n">
+        <v>46267.27007728508</v>
+      </c>
+      <c r="F111" s="2" t="n">
+        <v>46267.27007728508</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>9K0800K1</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Accessories Rolling mat, of Stainless steel, Stainless steel</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>laikas</t>
+        </is>
+      </c>
+      <c r="D112" t="n">
+        <v>1</v>
+      </c>
+      <c r="E112" s="2" t="n">
+        <v>46273.30682538496</v>
+      </c>
+      <c r="F112" s="2" t="n">
+        <v>46273.30682538496</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>A1000NU</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>BUILT-IN | Bath &amp; shower built-in Kit 1 158x135x158 mm</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D113" t="n">
+        <v>1</v>
+      </c>
+      <c r="E113" s="2" t="n">
+        <v>46288.43967294491</v>
+      </c>
+      <c r="F113" s="2" t="n">
+        <v>46288.43967294491</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>A1080NU</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>BUILT-IN | Bath &amp; shower built-in Kit 1 95x143 mm</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D114" t="n">
+        <v>1</v>
+      </c>
+      <c r="E114" s="2" t="n">
+        <v>46323.53320221456</v>
+      </c>
+      <c r="F114" s="2" t="n">
+        <v>46323.53320221456</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>A1300NU</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>BUILT-IN | Bath &amp; shower built-in Kit 1 130x127x144 mm, 20.5 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D115" t="n">
+        <v>1</v>
+      </c>
+      <c r="E115" s="2" t="n">
+        <v>46322.57947792875</v>
+      </c>
+      <c r="F115" s="2" t="n">
+        <v>46322.57947792875</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>A2650NU</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>BUILT-IN | Bath &amp; shower built-in Kit 1 80x130 mm, 20 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D116" t="n">
+        <v>1</v>
+      </c>
+      <c r="E116" s="2" t="n">
+        <v>46322.57553466658</v>
+      </c>
+      <c r="F116" s="2" t="n">
+        <v>46322.57553466658</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>A3476NU</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>BUILT-IN | Basin mixer built-in kit 86.5 mm</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D117" t="n">
+        <v>1</v>
+      </c>
+      <c r="E117" s="2" t="n">
+        <v>46310.46481181008</v>
+      </c>
+      <c r="F117" s="2" t="n">
+        <v>46310.46481181008</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>A6155AA</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>CERAPLUS | Built-in shower mixer 170x111x170 mm, Kit 1 required (A1000), 11.5 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D118" t="n">
+        <v>1</v>
+      </c>
+      <c r="E118" s="2" t="n">
+        <v>46304.29240657495</v>
+      </c>
+      <c r="F118" s="2" t="n">
+        <v>46304.29240657495</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>A6939AA</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>CERALINE | Built-in bath &amp; shower mixer 163x153x181.5 mm, Kit 1 included, 27.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D119" t="n">
+        <v>1</v>
+      </c>
+      <c r="E119" s="2" t="n">
+        <v>46288.43759483896</v>
+      </c>
+      <c r="F119" s="2" t="n">
+        <v>46288.43759483896</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>A6939AA</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>CERALINE | Built-in bath &amp; shower mixer 163x153x181.5 mm, Kit 1 included, 27.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D120" t="n">
+        <v>1</v>
+      </c>
+      <c r="E120" s="2" t="n">
+        <v>46268.75197093008</v>
+      </c>
+      <c r="F120" s="2" t="n">
+        <v>46268.75197093008</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>A6939XG</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>CERALINE | Built-in bath &amp; shower mixer 163x153x181.5 mm, Kit 1 included, 27.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D121" t="n">
+        <v>1</v>
+      </c>
+      <c r="E121" s="2" t="n">
+        <v>46322.57078264052</v>
+      </c>
+      <c r="F121" s="2" t="n">
+        <v>46322.57078264052</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>A6939XG</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>CERALINE | Built-in bath &amp; shower mixer 163x153x181.5 mm, Kit 1 included, 27.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D122" t="n">
+        <v>1</v>
+      </c>
+      <c r="E122" s="2" t="n">
+        <v>46288.43781269916</v>
+      </c>
+      <c r="F122" s="2" t="n">
+        <v>46288.43781269916</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>A7024AA</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>CONNECT AIR | Basin mixer 48x152x156 mm, 112 mm spout projection, 5 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D123" t="n">
+        <v>1</v>
+      </c>
+      <c r="E123" s="2" t="n">
+        <v>46282.3394976535</v>
+      </c>
+      <c r="F123" s="2" t="n">
+        <v>46282.3394976535</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>A7210AA</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>Ceratherm T25+ | Exposed shower system 315x531.5x1117 mm, 12.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D124" t="n">
+        <v>1</v>
+      </c>
+      <c r="E124" s="2" t="n">
+        <v>46265.55680594721</v>
+      </c>
+      <c r="F124" s="2" t="n">
+        <v>46265.55680594721</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>A7210XG</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>Ceratherm T25+ | Exposed shower system 315x531.5x1117 mm, 12.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D125" t="n">
+        <v>1</v>
+      </c>
+      <c r="E125" s="2" t="n">
+        <v>46321.2832944296</v>
+      </c>
+      <c r="F125" s="2" t="n">
+        <v>46321.2832944296</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>A7296A2</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>CERATHERM NAVIGO | Built-in shower mixer 157x62x157 mm, Kit 1 required (A1000), 18 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D126" t="n">
+        <v>1</v>
+      </c>
+      <c r="E126" s="2" t="n">
+        <v>46269.47653672097</v>
+      </c>
+      <c r="F126" s="2" t="n">
+        <v>46269.47653672097</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>A7302A5</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>CERATHERM NAVIGO | Built-in shower mixer 157x62x157 mm, Kit 1 required (A1000), 18 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D127" t="n">
+        <v>1</v>
+      </c>
+      <c r="E127" s="2" t="n">
+        <v>46266.34690119237</v>
+      </c>
+      <c r="F127" s="2" t="n">
+        <v>46266.34690119237</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>A7302A5</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>CERATHERM NAVIGO | Built-in shower mixer 157x62x157 mm, Kit 1 required (A1000), 18 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D128" t="n">
+        <v>1</v>
+      </c>
+      <c r="E128" s="2" t="n">
+        <v>46288.41542549858</v>
+      </c>
+      <c r="F128" s="2" t="n">
+        <v>46288.41542549858</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>A7378A5</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>JOY | Wall-mounted basin mixer 193x114.5 mm, 180 mm spout projection, Kit 1 required (A1313), 5 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D129" t="n">
+        <v>1</v>
+      </c>
+      <c r="E129" s="2" t="n">
+        <v>46316.5897808206</v>
+      </c>
+      <c r="F129" s="2" t="n">
+        <v>46316.5897808206</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>A7378AA</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>JOY | Wall-mounted basin mixer 193x114.5 mm, 180 mm spout projection, Kit 1 required (A1313), 5 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D130" t="n">
+        <v>1</v>
+      </c>
+      <c r="E130" s="2" t="n">
+        <v>46307.37139847774</v>
+      </c>
+      <c r="F130" s="2" t="n">
+        <v>46307.37139847774</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>A7393AA</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>CERABASE | Built-in bath &amp; shower mixer 163x92x186.5 mm, Kit 1 included, 20.5 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D131" t="n">
+        <v>1</v>
+      </c>
+      <c r="E131" s="2" t="n">
+        <v>46288.43650723995</v>
+      </c>
+      <c r="F131" s="2" t="n">
+        <v>46288.43650723995</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>A7393AA</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>CERABASE | Built-in bath &amp; shower mixer 163x92x186.5 mm, Kit 1 included, 20.5 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D132" t="n">
+        <v>1</v>
+      </c>
+      <c r="E132" s="2" t="n">
+        <v>46267.45480820086</v>
+      </c>
+      <c r="F132" s="2" t="n">
+        <v>46267.45480820086</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>A7559AA</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>Sensorflow NEW | Basin mixer 71.5x180x170 mm, 120 mm spout projection, 3.8 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D133" t="n">
+        <v>1</v>
+      </c>
+      <c r="E133" s="2" t="n">
+        <v>46288.33693872271</v>
+      </c>
+      <c r="F133" s="2" t="n">
+        <v>46288.33693872271</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>A7565AA</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>CERATHERM T50 | Exposed shower system 325x516.5x1117 mm, 12.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D134" t="n">
+        <v>1</v>
+      </c>
+      <c r="E134" s="2" t="n">
+        <v>46301.30982295603</v>
+      </c>
+      <c r="F134" s="2" t="n">
+        <v>46301.30982295603</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>A7565AA</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>CERATHERM T50 | Exposed shower system 325x516.5x1117 mm, 12.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>jaukurai</t>
+        </is>
+      </c>
+      <c r="D135" t="n">
+        <v>1</v>
+      </c>
+      <c r="E135" s="2" t="n">
+        <v>46303.26275625583</v>
+      </c>
+      <c r="F135" s="2" t="n">
+        <v>46303.26275625583</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>A7572AA</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>Ceratherm C100 | Built-in shower pack</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D136" t="n">
+        <v>1</v>
+      </c>
+      <c r="E136" s="2" t="n">
+        <v>46315.48574172008</v>
+      </c>
+      <c r="F136" s="2" t="n">
+        <v>46315.48574172008</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>A7589GN</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>CERATHERM T125 | Exposed shower system 304x586x1191 mm, 12.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D137" t="n">
+        <v>1</v>
+      </c>
+      <c r="E137" s="2" t="n">
+        <v>46307.54246363429</v>
+      </c>
+      <c r="F137" s="2" t="n">
+        <v>46307.54246363429</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>A7606AA</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>OX THM | Exposed shower mixer 240x140x83 mm, 10 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D138" t="n">
+        <v>1</v>
+      </c>
+      <c r="E138" s="2" t="n">
+        <v>46315.29900655469</v>
+      </c>
+      <c r="F138" s="2" t="n">
+        <v>46315.29900655469</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>A7671XG</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>CERATHERM T100 | Built-in shower pack</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D139" t="n">
+        <v>1</v>
+      </c>
+      <c r="E139" s="2" t="n">
+        <v>46316.58762550236</v>
+      </c>
+      <c r="F139" s="2" t="n">
+        <v>46316.58762550236</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>A7877K5</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Accessories</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D140" t="n">
+        <v>1</v>
+      </c>
+      <c r="E140" s="2" t="n">
+        <v>46324.46205636572</v>
+      </c>
+      <c r="F140" s="2" t="n">
+        <v>46324.46205636572</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>A7888AA</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>IDEALRAIN SOLOS | Overhead shower 330x330x230 mm, Kit 1 required (A1080), 12 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D141" t="n">
+        <v>1</v>
+      </c>
+      <c r="E141" s="2" t="n">
+        <v>46323.51864051988</v>
+      </c>
+      <c r="F141" s="2" t="n">
+        <v>46323.51864051988</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>A7889AA</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>IDEALRAIN SOLOS | Overhead shower 300x300x93 mm, 12 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D142" t="n">
+        <v>1</v>
+      </c>
+      <c r="E142" s="2" t="n">
+        <v>46322.30963464058</v>
+      </c>
+      <c r="F142" s="2" t="n">
+        <v>46322.30963464058</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>A7891AA</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>IDEALRAIN SOLOS | Overhead shower 330x330x230 mm, Kit 1 required (A1080), 12 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D143" t="n">
+        <v>1</v>
+      </c>
+      <c r="E143" s="2" t="n">
+        <v>46323.53277025712</v>
+      </c>
+      <c r="F143" s="2" t="n">
+        <v>46323.53277025712</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>A7892GN</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>CERATHERM NAVIGO SOLOS | Built-in shower pack, 12.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D144" t="n">
+        <v>1</v>
+      </c>
+      <c r="E144" s="2" t="n">
+        <v>46322.29315970127</v>
+      </c>
+      <c r="F144" s="2" t="n">
+        <v>46322.29315970127</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>A7894GN</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>CERATHERM NAVIGO SOLOS | Built-in shower mixer 213x63x157 mm, Kit 1 required (A1000)</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D145" t="n">
+        <v>1</v>
+      </c>
+      <c r="E145" s="2" t="n">
+        <v>46308.58952616412</v>
+      </c>
+      <c r="F145" s="2" t="n">
+        <v>46308.58952616412</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>A8480AA</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>CERATHERM T25 | Exposed bath &amp; shower system 517.5x1498 mm, 163 mm spout projection, 12.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D146" t="n">
+        <v>1</v>
+      </c>
+      <c r="E146" s="2" t="n">
+        <v>46279.55648485844</v>
+      </c>
+      <c r="F146" s="2" t="n">
+        <v>46279.55648485844</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>A8486AA</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>Ceratherm T25+ | Exposed shower system 315x510.5x1117 mm, 8.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D147" t="n">
+        <v>1</v>
+      </c>
+      <c r="E147" s="2" t="n">
+        <v>46300.32306873067</v>
+      </c>
+      <c r="F147" s="2" t="n">
+        <v>46300.32306873067</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>A8489XG</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>CERATHERM T25 | Exposed shower system 315x505.5x1117 mm, 12.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D148" t="n">
+        <v>1</v>
+      </c>
+      <c r="E148" s="2" t="n">
+        <v>46269.47323901991</v>
+      </c>
+      <c r="F148" s="2" t="n">
+        <v>46269.47323901991</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>A8521AA</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>CERATHERM T25 N | Exposed shower system 315x510.5x1117 mm, 12.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D149" t="n">
+        <v>1</v>
+      </c>
+      <c r="E149" s="2" t="n">
+        <v>46300.33321997531</v>
+      </c>
+      <c r="F149" s="2" t="n">
+        <v>46300.33321997531</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>A8524AA</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>CERATHERM T25 N | Exposed shower system 315x510.5x1117 mm, 8.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D150" t="n">
+        <v>1</v>
+      </c>
+      <c r="E150" s="2" t="n">
+        <v>46300.32326983064</v>
+      </c>
+      <c r="F150" s="2" t="n">
+        <v>46300.32326983064</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>A8554GN</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>IDEALRAIN | Overhead shower 250x250x59 mm, 12 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D151" t="n">
+        <v>1</v>
+      </c>
+      <c r="E151" s="2" t="n">
+        <v>46281.31057453596</v>
+      </c>
+      <c r="F151" s="2" t="n">
+        <v>46281.31057453596</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>A8566XG</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>CERALINE NUOVO | Built-in shower mixer 157x64x158.5 mm, Amount of outlets: 1, Kit 1 required (A1000NU), 26 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D152" t="n">
+        <v>1</v>
+      </c>
+      <c r="E152" s="2" t="n">
+        <v>46323.3145610245</v>
+      </c>
+      <c r="F152" s="2" t="n">
+        <v>46323.3145610245</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>A8579A5</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>CERATHERM NAVIGO | Built-in shower mixer 157x64x157 mm, Amount of outlets: 2, Kit 1 required (A1000NU), 18 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D153" t="n">
+        <v>1</v>
+      </c>
+      <c r="E153" s="2" t="n">
+        <v>46309.23613534221</v>
+      </c>
+      <c r="F153" s="2" t="n">
+        <v>46309.23613534221</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>A8581GN</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>CERATHERM NAVIGO | Built-in shower mixer 157x64x157 mm, Amount of outlets: 2, Kit 1 required (A1000NU), 18 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D154" t="n">
+        <v>1</v>
+      </c>
+      <c r="E154" s="2" t="n">
+        <v>46275.3073609376</v>
+      </c>
+      <c r="F154" s="2" t="n">
+        <v>46275.3073609376</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>A8581XG</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>CERATHERM NAVIGO | Built-in shower mixer 157x64x157 mm, Amount of outlets: 2, Kit 1 required (A1000NU), 18 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D155" t="n">
+        <v>1</v>
+      </c>
+      <c r="E155" s="2" t="n">
+        <v>46275.30202602168</v>
+      </c>
+      <c r="F155" s="2" t="n">
+        <v>46275.30202602168</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>A8584A5</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>CERATHERM T100 | Built-in bath &amp; shower mixer 157x64x157 mm, Amount of outlets: 2, Kit 1 required (A1000NU), 20.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D156" t="n">
+        <v>1</v>
+      </c>
+      <c r="E156" s="2" t="n">
+        <v>46309.23702486941</v>
+      </c>
+      <c r="F156" s="2" t="n">
+        <v>46309.23702486941</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>A8707AA</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>CERABASE | Built-in bath &amp; shower mixer 157x83x183.5 mm, Amount of outlets: 2, Kit 1 required (A1000NU), 22.1 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D157" t="n">
+        <v>1</v>
+      </c>
+      <c r="E157" s="2" t="n">
+        <v>46265.54595088995</v>
+      </c>
+      <c r="F157" s="2" t="n">
+        <v>46265.54595088995</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>A8711AA</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>CERALIFE O | Built-in bath &amp; shower mixer 157x78x182.5 mm, Amount of outlets: 2, Kit 1 required (A1000NU), 22.1 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D158" t="n">
+        <v>1</v>
+      </c>
+      <c r="E158" s="2" t="n">
+        <v>46268.7533404615</v>
+      </c>
+      <c r="F158" s="2" t="n">
+        <v>46268.7533404615</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>A8719AA</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>CERAPLAN | Built-in bath &amp; shower mixer 157x82x182 mm, Amount of outlets: 2, Kit 1 required (A1000NU), 22.1 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D159" t="n">
+        <v>1</v>
+      </c>
+      <c r="E159" s="2" t="n">
+        <v>46288.43766750651</v>
+      </c>
+      <c r="F159" s="2" t="n">
+        <v>46288.43766750651</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>A8727AA</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>JOY | Built-in bath &amp; shower mixer 157x82x179.5 mm, Amount of outlets: 2, Kit 1 required (A1000NU), 22.1 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D160" t="n">
+        <v>1</v>
+      </c>
+      <c r="E160" s="2" t="n">
+        <v>46308.36884766058</v>
+      </c>
+      <c r="F160" s="2" t="n">
+        <v>46308.36884766058</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>A8729A5</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>EXTRA | Built-in shower mixer 157x69x157 mm, Amount of outlets: 1, Kit 1 required (A1000NU), 27.9 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D161" t="n">
+        <v>1</v>
+      </c>
+      <c r="E161" s="2" t="n">
+        <v>46287.3108869288</v>
+      </c>
+      <c r="F161" s="2" t="n">
+        <v>46287.3108869288</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>A8731A5</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>EXTRA | Built-in bath &amp; shower mixer 157x69x157 mm, Amount of outlets: 2, Kit 1 required (A1000NU), 22.1 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D162" t="n">
+        <v>1</v>
+      </c>
+      <c r="E162" s="2" t="n">
+        <v>46287.31093002509</v>
+      </c>
+      <c r="F162" s="2" t="n">
+        <v>46287.31093002509</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>A9115AA</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>IOM | Towel hook 48x45x48 mm</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D163" t="n">
+        <v>1</v>
+      </c>
+      <c r="E163" s="2" t="n">
+        <v>46265.55146906906</v>
+      </c>
+      <c r="F163" s="2" t="n">
+        <v>46265.55146906906</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>B0595A5</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>IDEALSPRAY | Shower kit without rail 58x75x152 mm, 7.6 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D164" t="n">
+        <v>1</v>
+      </c>
+      <c r="E164" s="2" t="n">
+        <v>46309.22664827765</v>
+      </c>
+      <c r="F164" s="2" t="n">
+        <v>46309.22664827765</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>B0595A5</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>IDEALSPRAY | Shower kit without rail 58x75x152 mm, 7.6 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D165" t="n">
+        <v>1</v>
+      </c>
+      <c r="E165" s="2" t="n">
+        <v>46309.23779524551</v>
+      </c>
+      <c r="F165" s="2" t="n">
+        <v>46309.23779524551</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>B0976AA</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>SEVA L | Exposed shower system 466x1249 mm, 9.5 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D166" t="n">
+        <v>1</v>
+      </c>
+      <c r="E166" s="2" t="n">
+        <v>46288.50291788595</v>
+      </c>
+      <c r="F166" s="2" t="n">
+        <v>46288.50291788595</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>B1712AA</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>CERAFLEX | Basin mixer 47x170x159 mm, 110 mm spout projection, 3.8 l/min (3 bar), with waste</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>jaukurai</t>
+        </is>
+      </c>
+      <c r="D167" t="n">
+        <v>1</v>
+      </c>
+      <c r="E167" s="2" t="n">
+        <v>46273.45622196179</v>
+      </c>
+      <c r="F167" s="2" t="n">
+        <v>46273.45622196179</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>B1713AA</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>CERAFLEX | Basin mixer 47x170x159 mm, 110 mm spout projection, 3.8 l/min (3 bar), with waste</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D168" t="n">
+        <v>1</v>
+      </c>
+      <c r="E168" s="2" t="n">
+        <v>46274.83401719438</v>
+      </c>
+      <c r="F168" s="2" t="n">
+        <v>46274.83401719438</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>B1714AA</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>CERAFLEX | Basin mixer 47x144x159 mm, 110 mm spout projection, 3.8 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D169" t="n">
+        <v>1</v>
+      </c>
+      <c r="E169" s="2" t="n">
+        <v>46266.39589703302</v>
+      </c>
+      <c r="F169" s="2" t="n">
+        <v>46266.39589703302</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>B1741AA</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>CERAFLEX | Exposed bath &amp; shower mixer 395x163 mm, 378 mm spout projection, 20 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D170" t="n">
+        <v>1</v>
+      </c>
+      <c r="E170" s="2" t="n">
+        <v>46280.27035541086</v>
+      </c>
+      <c r="F170" s="2" t="n">
+        <v>46280.27035541086</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>B9412AA</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>IDEALRAIN | Shower kit with rail 313x603 mm, 8 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D171" t="n">
+        <v>1</v>
+      </c>
+      <c r="E171" s="2" t="n">
+        <v>46314.26004966844</v>
+      </c>
+      <c r="F171" s="2" t="n">
+        <v>46314.26004966844</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>B9436AA</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>IDEALRAIN | Overhead shower 102x184x132 mm, 12 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D172" t="n">
+        <v>1</v>
+      </c>
+      <c r="E172" s="2" t="n">
+        <v>46269.47154429955</v>
+      </c>
+      <c r="F172" s="2" t="n">
+        <v>46269.47154429955</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>B9436AA</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>IDEALRAIN | Overhead shower 102x184x132 mm, 12 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D173" t="n">
+        <v>1</v>
+      </c>
+      <c r="E173" s="2" t="n">
+        <v>46315.31649916468</v>
+      </c>
+      <c r="F173" s="2" t="n">
+        <v>46315.31649916468</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>B9445AA</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>IDEALRAIN | Overhead shower arm 55x418x114 mm, 390 mm spout projection</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D174" t="n">
+        <v>1</v>
+      </c>
+      <c r="E174" s="2" t="n">
+        <v>46315.2459527812</v>
+      </c>
+      <c r="F174" s="2" t="n">
+        <v>46315.2459527812</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>BC174AA</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>CERALOOK | Kitchen mixer 119x271x348 mm, 225 mm spout projection, 12 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D175" t="n">
+        <v>1</v>
+      </c>
+      <c r="E175" s="2" t="n">
+        <v>46310.36706247098</v>
+      </c>
+      <c r="F175" s="2" t="n">
+        <v>46310.36706247098</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>BC193AA</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>CERALINE | Basin mixer 50x152x147 mm, 100 mm spout projection, 3.8 l/min (3 bar), with waste</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D176" t="n">
+        <v>1</v>
+      </c>
+      <c r="E176" s="2" t="n">
+        <v>46315.24725124287</v>
+      </c>
+      <c r="F176" s="2" t="n">
+        <v>46315.24725124287</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>BC268AA</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>CERALINE | Basin mixer 50x139x147 mm, 100 mm spout projection, 3.8 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D177" t="n">
+        <v>1</v>
+      </c>
+      <c r="E177" s="2" t="n">
+        <v>46314.2589225595</v>
+      </c>
+      <c r="F177" s="2" t="n">
+        <v>46314.2589225595</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>BC447AA</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>CERAFLEX | Built-in shower pack</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D178" t="n">
+        <v>1</v>
+      </c>
+      <c r="E178" s="2" t="n">
+        <v>46266.53341016234</v>
+      </c>
+      <c r="F178" s="2" t="n">
+        <v>46266.53341016234</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>BC499AA</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>CERAFINE MODEL O | Exposed shower mixer 207x140x130 mm, 20.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D179" t="n">
+        <v>1</v>
+      </c>
+      <c r="E179" s="2" t="n">
+        <v>46314.25963295913</v>
+      </c>
+      <c r="F179" s="2" t="n">
+        <v>46314.25963295913</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>BC696AA</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>CERAFINE MODEL O | Basin mixer 50x155x138 mm, 114 mm spout projection, 3.8 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D180" t="n">
+        <v>1</v>
+      </c>
+      <c r="E180" s="2" t="n">
+        <v>46324.35100235131</v>
+      </c>
+      <c r="F180" s="2" t="n">
+        <v>46324.35100235131</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>BC699AA</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>CERAFINE MODEL O | Basin mixer 50x185x176 mm, 125 mm spout projection, 3.8 l/min (3 bar), with waste</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D181" t="n">
+        <v>1</v>
+      </c>
+      <c r="E181" s="2" t="n">
+        <v>46324.34595231552</v>
+      </c>
+      <c r="F181" s="2" t="n">
+        <v>46324.34595231552</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>BC754GN</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>CONCA | Basin mixer 48x180x96 mm, 132 mm spout projection, 5 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D182" t="n">
+        <v>1</v>
+      </c>
+      <c r="E182" s="2" t="n">
+        <v>46287.59396808407</v>
+      </c>
+      <c r="F182" s="2" t="n">
+        <v>46287.59396808407</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>BC754GN</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>CONCA | Basin mixer 48x180x96 mm, 132 mm spout projection, 5 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D183" t="n">
+        <v>1</v>
+      </c>
+      <c r="E183" s="2" t="n">
+        <v>46290.34738996781</v>
+      </c>
+      <c r="F183" s="2" t="n">
+        <v>46290.34738996781</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>BC769AA</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>CONCA | Wall spout 65x65 mm, 180 mm spout projection, 20 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D184" t="n">
+        <v>1</v>
+      </c>
+      <c r="E184" s="2" t="n">
+        <v>46294.33814363485</v>
+      </c>
+      <c r="F184" s="2" t="n">
+        <v>46294.33814363485</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>BC776GN</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>JOY | Basin mixer 48x141.5x168 mm, 110 mm spout projection, 5 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D185" t="n">
+        <v>1</v>
+      </c>
+      <c r="E185" s="2" t="n">
+        <v>46293.5546128572</v>
+      </c>
+      <c r="F185" s="2" t="n">
+        <v>46293.5546128572</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>BC776GN</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>JOY | Basin mixer 48x141.5x168 mm, 110 mm spout projection, 5 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D186" t="n">
+        <v>1</v>
+      </c>
+      <c r="E186" s="2" t="n">
+        <v>46290.40474696148</v>
+      </c>
+      <c r="F186" s="2" t="n">
+        <v>46290.40474696148</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>BC782GN</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>JOY | Basin mixer 48x202.5x313 mm, 170 mm spout projection, 5 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D187" t="n">
+        <v>1</v>
+      </c>
+      <c r="E187" s="2" t="n">
+        <v>46289.47367523619</v>
+      </c>
+      <c r="F187" s="2" t="n">
+        <v>46289.47367523619</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>BC789AA</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>JOY | Rim mounted bath &amp; shower mixer 248 mm, 19.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D188" t="n">
+        <v>1</v>
+      </c>
+      <c r="E188" s="2" t="n">
+        <v>46300.58198023922</v>
+      </c>
+      <c r="F188" s="2" t="n">
+        <v>46300.58198023922</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>BC808A5</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>IDEALRAIN | Shower wall elbow 64x60x64 mm</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D189" t="n">
+        <v>1</v>
+      </c>
+      <c r="E189" s="2" t="n">
+        <v>46309.22723808073</v>
+      </c>
+      <c r="F189" s="2" t="n">
+        <v>46309.22723808073</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>BC808A5</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>IDEALRAIN | Shower wall elbow 64x60x64 mm</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D190" t="n">
+        <v>1</v>
+      </c>
+      <c r="E190" s="2" t="n">
+        <v>46309.2386451546</v>
+      </c>
+      <c r="F190" s="2" t="n">
+        <v>46309.2386451546</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>BC827AA</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>CERABASE | Basin mixer 47x142x142 mm, 3.8 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D191" t="n">
+        <v>1</v>
+      </c>
+      <c r="E191" s="2" t="n">
+        <v>46268.36177196794</v>
+      </c>
+      <c r="F191" s="2" t="n">
+        <v>46268.36177196794</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>BD131RO</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>CERAFINE MODEL O | Basin mixer 50x166x176 mm, 125 mm spout projection, 3.8 l/min (3 bar), with waste</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D192" t="n">
+        <v>1</v>
+      </c>
+      <c r="E192" s="2" t="n">
+        <v>46289.47179578267</v>
+      </c>
+      <c r="F192" s="2" t="n">
+        <v>46289.47179578267</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>BD192AA</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>CERALINE | Built-in shower pack</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D193" t="n">
+        <v>1</v>
+      </c>
+      <c r="E193" s="2" t="n">
+        <v>46267.48921254045</v>
+      </c>
+      <c r="F193" s="2" t="n">
+        <v>46267.48921254045</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t>BD194AA</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>CERAPLAN NEW | Built-in shower pack</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D194" t="n">
+        <v>1</v>
+      </c>
+      <c r="E194" s="2" t="n">
+        <v>46304.32684057427</v>
+      </c>
+      <c r="F194" s="2" t="n">
+        <v>46304.32684057427</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>BD236AA</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>CERAPLAN | Basin mixer 47x183x321 mm, 138 mm spout projection, 5 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D195" t="n">
+        <v>1</v>
+      </c>
+      <c r="E195" s="2" t="n">
+        <v>46314.29007932469</v>
+      </c>
+      <c r="F195" s="2" t="n">
+        <v>46314.29007932469</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>BD244AA</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>CERAPLAN | Wall-mounted basin mixer 193x115.5 mm, 166 mm spout projection, Kit 1 required (A1313), 3.8 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D196" t="n">
+        <v>1</v>
+      </c>
+      <c r="E196" s="2" t="n">
+        <v>46294.34492338062</v>
+      </c>
+      <c r="F196" s="2" t="n">
+        <v>46294.34492338062</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>BD325AA</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>CERAPLAN | Kitchen mixer 50x255x210 mm, 210 mm spout projection, 9 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D197" t="n">
+        <v>1</v>
+      </c>
+      <c r="E197" s="2" t="n">
+        <v>46268.44535870912</v>
+      </c>
+      <c r="F197" s="2" t="n">
+        <v>46268.44535870912</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>BD414AA</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>GUSTO | Kitchen mixer 115x276x456 mm, 240 mm spout projection, 7.7 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D198" t="n">
+        <v>1</v>
+      </c>
+      <c r="E198" s="2" t="n">
+        <v>46308.38103799083</v>
+      </c>
+      <c r="F198" s="2" t="n">
+        <v>46308.38103799083</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>BD425GN</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>GUSTO | Kitchen mixer 190x263x607 mm, 225 mm spout projection, 6.7 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D199" t="n">
+        <v>1</v>
+      </c>
+      <c r="E199" s="2" t="n">
+        <v>46268.44433548479</v>
+      </c>
+      <c r="F199" s="2" t="n">
+        <v>46268.44433548479</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>BD510AA</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>EXTRA | Wall-mounted basin mixer 167x299x107 mm, 210 mm spout projection, Kit 1 required (A1313), 5 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D200" t="n">
+        <v>1</v>
+      </c>
+      <c r="E200" s="2" t="n">
+        <v>46287.2788709693</v>
+      </c>
+      <c r="F200" s="2" t="n">
+        <v>46287.2788709693</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>BD577AA</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>ESLA | Shower pack</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D201" t="n">
+        <v>1</v>
+      </c>
+      <c r="E201" s="2" t="n">
+        <v>46267.45203059926</v>
+      </c>
+      <c r="F201" s="2" t="n">
+        <v>46267.45203059926</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>BD671GN</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>LDV | Rim mounted bath &amp; shower mixer 303x243x202 mm, 120 mm spout projection, 8.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D202" t="n">
+        <v>1</v>
+      </c>
+      <c r="E202" s="2" t="n">
+        <v>46274.45646320815</v>
+      </c>
+      <c r="F202" s="2" t="n">
+        <v>46274.45646320815</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>BD674GN</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>LDV | Exposed shower system 314x596x1240 mm, 12.0 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D203" t="n">
+        <v>1</v>
+      </c>
+      <c r="E203" s="2" t="n">
+        <v>46293.97759894404</v>
+      </c>
+      <c r="F203" s="2" t="n">
+        <v>46293.97759894404</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>BD764AA</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>CERALINE NUOVO | Wall-mounted basin mixer 175x189x102.5 mm, 180 mm spout projection, Kit 1 required (A1313), no waste</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D204" t="n">
+        <v>1</v>
+      </c>
+      <c r="E204" s="2" t="n">
+        <v>46275.55014163006</v>
+      </c>
+      <c r="F204" s="2" t="n">
+        <v>46275.55014163006</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>BD772AA</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>CERAFINE O NUOVO | Basin mixer 48x164.5x167 mm, 125 mm spout projection, 3.8 l/min (3 bar), with waste</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D205" t="n">
+        <v>1</v>
+      </c>
+      <c r="E205" s="2" t="n">
+        <v>46267.40454460139</v>
+      </c>
+      <c r="F205" s="2" t="n">
+        <v>46267.40454460139</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>BD828AA</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>CERAFINE MODEL O | Built-in shower pack</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D206" t="n">
+        <v>1</v>
+      </c>
+      <c r="E206" s="2" t="n">
+        <v>46266.45581960241</v>
+      </c>
+      <c r="F206" s="2" t="n">
+        <v>46266.45581960241</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>BD846AA</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>CERALINE NUOVO | Basin mixer 48x151x177 mm, 105 mm spout projection, 3.8 l/min (3 bar), with waste</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D207" t="n">
+        <v>1</v>
+      </c>
+      <c r="E207" s="2" t="n">
+        <v>46289.4713365882</v>
+      </c>
+      <c r="F207" s="2" t="n">
+        <v>46289.4713365882</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>BD911XG</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>CERAFINE O NUOVO | Wall-mounted basin mixer 175x229x112.5 mm, 220 mm spout projection, Kit 1 required, 4 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D208" t="n">
+        <v>1</v>
+      </c>
+      <c r="E208" s="2" t="n">
+        <v>46315.24898837459</v>
+      </c>
+      <c r="F208" s="2" t="n">
+        <v>46315.24898837459</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t>BE006AA</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>CERALIFE O | Basin mixer 48x150.5x154 mm, 110 mm spout projection, 3.8 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D209" t="n">
+        <v>1</v>
+      </c>
+      <c r="E209" s="2" t="n">
+        <v>46325.59648195666</v>
+      </c>
+      <c r="F209" s="2" t="n">
+        <v>46325.59648195666</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>BE019AA</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>CERALIFE O | Wall-mounted basin mixer 175x198x112.5 mm, 180 mm spout projection, Kit 1 required (A1313), 3.8 l/min (3 bar), no waste</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D210" t="n">
+        <v>1</v>
+      </c>
+      <c r="E210" s="2" t="n">
+        <v>46265.54946827159</v>
+      </c>
+      <c r="F210" s="2" t="n">
+        <v>46265.54946827159</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t>BE175AA</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>IDEALRAIN | Shower hose 1750 mm</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>jaukurai</t>
+        </is>
+      </c>
+      <c r="D211" t="n">
+        <v>1</v>
+      </c>
+      <c r="E211" s="2" t="n">
+        <v>46275.30236877347</v>
+      </c>
+      <c r="F211" s="2" t="n">
+        <v>46275.30236877347</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>BE413AA</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>IDEALRAIN | Shower kit with rail 143x305x644 mm, 8 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D212" t="n">
+        <v>1</v>
+      </c>
+      <c r="E212" s="2" t="n">
+        <v>46267.46085368417</v>
+      </c>
+      <c r="F212" s="2" t="n">
+        <v>46267.46085368417</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>BE543AA</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>CERAFLEX 2027 | Built-in shower mixer 157x84x157.5 mm, Amount of outlets: 1, Kit 1 required (A1000NU), 27.9 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D213" t="n">
+        <v>1</v>
+      </c>
+      <c r="E213" s="2" t="n">
+        <v>46268.75006742585</v>
+      </c>
+      <c r="F213" s="2" t="n">
+        <v>46268.75006742585</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>BE544AA</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>CERAFLEX 2027 | Built-in bath &amp; shower mixer 157x84x185.5 mm, Amount of outlets: 2, Kit 1 required (A1000NU), 22.1 l/min (3 bar)</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D214" t="n">
+        <v>1</v>
+      </c>
+      <c r="E214" s="2" t="n">
+        <v>46288.43718785051</v>
+      </c>
+      <c r="F214" s="2" t="n">
+        <v>46288.43718785051</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>C0040000</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch More to See Lite ZigBee® Home Automation Kit for mirrors, 135x60x30mm</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D215" t="n">
+        <v>1</v>
+      </c>
+      <c r="E215" s="2" t="n">
+        <v>46269.3897696953</v>
+      </c>
+      <c r="F215" s="2" t="n">
+        <v>46269.3897696953</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr">
+        <is>
+          <t>E028901</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>CONNECT AIR | Vanity basin 640x460x165 mm, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D216" t="n">
+        <v>1</v>
+      </c>
+      <c r="E216" s="2" t="n">
+        <v>46287.26850000401</v>
+      </c>
+      <c r="F216" s="2" t="n">
+        <v>46287.26850000401</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t>E047901</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>CONNECT | Wall-hung bowl 370x545x340 mm, Washdown, CL1 full flush 4.5 - 6 L, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D217" t="n">
+        <v>1</v>
+      </c>
+      <c r="E217" s="2" t="n">
+        <v>46282.39296298764</v>
+      </c>
+      <c r="F217" s="2" t="n">
+        <v>46282.39296298764</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t>E053501</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>EUROVIT | Vanity basin 710x450x140 mm, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D218" t="n">
+        <v>1</v>
+      </c>
+      <c r="E218" s="2" t="n">
+        <v>46273.51245296104</v>
+      </c>
+      <c r="F218" s="2" t="n">
+        <v>46273.51245296104</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr">
+        <is>
+          <t>E129101</t>
+        </is>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>CONNECT SPACE | Wrapover seat 370x395x40 mm</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>jaukurai</t>
+        </is>
+      </c>
+      <c r="D219" t="n">
+        <v>1</v>
+      </c>
+      <c r="E219" s="2" t="n">
+        <v>46273.49929681765</v>
+      </c>
+      <c r="F219" s="2" t="n">
+        <v>46273.49929681765</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t>E131801</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>MULTI SUITES - FINISHED PRODUCTS | Sandwich seat 365x445x40 mm</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D220" t="n">
+        <v>1</v>
+      </c>
+      <c r="E220" s="2" t="n">
+        <v>46314.25323928934</v>
+      </c>
+      <c r="F220" s="2" t="n">
+        <v>46314.25323928934</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr">
+        <is>
+          <t>E1396V5</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>IPALYSS | Vessel 600x380x120 mmGrinded bottom side, no tap hole, without overflow</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D221" t="n">
+        <v>1</v>
+      </c>
+      <c r="E221" s="2" t="n">
+        <v>46316.37647947362</v>
+      </c>
+      <c r="F221" s="2" t="n">
+        <v>46316.37647947362</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr">
+        <is>
+          <t>E1396X8</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>IPALYSS | Vessel 600x380x120 mmGrinded bottom side, no tap hole, without overflow</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D222" t="n">
+        <v>1</v>
+      </c>
+      <c r="E222" s="2" t="n">
+        <v>46267.70372930002</v>
+      </c>
+      <c r="F222" s="2" t="n">
+        <v>46267.70372930002</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr">
+        <is>
+          <t>E1482GN</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>Click-Clack waste</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D223" t="n">
+        <v>1</v>
+      </c>
+      <c r="E223" s="2" t="n">
+        <v>46289.47466289338</v>
+      </c>
+      <c r="F223" s="2" t="n">
+        <v>46289.47466289338</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t>E1482GN</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>Click-Clack waste</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D224" t="n">
+        <v>1</v>
+      </c>
+      <c r="E224" s="2" t="n">
+        <v>46289.37485014568</v>
+      </c>
+      <c r="F224" s="2" t="n">
+        <v>46289.37485014568</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>E211401</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>MULTI SUITES - FINISHED PRODUCTS | Free waste 72x72 mm</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D225" t="n">
+        <v>1</v>
+      </c>
+      <c r="E225" s="2" t="n">
+        <v>46293.55431914455</v>
+      </c>
+      <c r="F225" s="2" t="n">
+        <v>46293.55431914455</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t>E211401</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>MULTI SUITES - FINISHED PRODUCTS | Free waste 72x72 mm</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D226" t="n">
+        <v>1</v>
+      </c>
+      <c r="E226" s="2" t="n">
+        <v>46290.39562630944</v>
+      </c>
+      <c r="F226" s="2" t="n">
+        <v>46290.39562630944</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>E2332AA</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>PROSYS | WC frame 300x210x1150 mm, mechanic</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D227" t="n">
+        <v>1</v>
+      </c>
+      <c r="E227" s="2" t="n">
+        <v>46323.53325547785</v>
+      </c>
+      <c r="F227" s="2" t="n">
+        <v>46323.53325547785</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>E2332AA</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>PROSYS | WC frame 300x210x1150 mm, mechanic</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D228" t="n">
+        <v>1</v>
+      </c>
+      <c r="E228" s="2" t="n">
+        <v>46272.28853938212</v>
+      </c>
+      <c r="F228" s="2" t="n">
+        <v>46272.28853938212</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>E263401</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>LDV | Wall-hung bowl 360x545x340 mm, Washdown, CL1 full flush 3.9 - 6 L, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D229" t="n">
+        <v>1</v>
+      </c>
+      <c r="E229" s="2" t="n">
+        <v>46271.4690835839</v>
+      </c>
+      <c r="F229" s="2" t="n">
+        <v>46271.4690835839</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>E265301</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>Click-Clack waste</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D230" t="n">
+        <v>1</v>
+      </c>
+      <c r="E230" s="2" t="n">
+        <v>46295.36975133688</v>
+      </c>
+      <c r="F230" s="2" t="n">
+        <v>46295.36975133688</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr">
+        <is>
+          <t>E3366XG</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>CONCEPT FREEDOM | DOC M wall-hung WC pack LH, Washdown, 110 mm spout projection, pneumatic, 3.8 l/min (3 bar), 1 tap hole, without overflow, horizontal outlet, no waste</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D231" t="n">
+        <v>1</v>
+      </c>
+      <c r="E231" s="2" t="n">
+        <v>46267.82547269138</v>
+      </c>
+      <c r="F231" s="2" t="n">
+        <v>46267.82547269138</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t>E3388Y1</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>FINESSE | Basin unit 1000x440x545 mm, 2 drawer</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>celsis</t>
+        </is>
+      </c>
+      <c r="D232" t="n">
+        <v>1</v>
+      </c>
+      <c r="E232" s="2" t="n">
+        <v>46287.26461683438</v>
+      </c>
+      <c r="F232" s="2" t="n">
+        <v>46287.26461683438</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>E3445Y1</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>FINESSE | Basin unit 1000x505x550 mm, 2 drawer</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D233" t="n">
+        <v>1</v>
+      </c>
+      <c r="E233" s="2" t="n">
+        <v>46287.27422100672</v>
+      </c>
+      <c r="F233" s="2" t="n">
+        <v>46287.27422100672</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t>E354901</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>CONNECT | Urinal bundle 310x335x570 mm, no waste</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D234" t="n">
+        <v>1</v>
+      </c>
+      <c r="E234" s="2" t="n">
+        <v>46307.4373074369</v>
+      </c>
+      <c r="F234" s="2" t="n">
+        <v>46307.4373074369</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>E367601</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>I.LIFE O | Back-to-wall bowl 345x530x400 mm, Washdown, CL2 full flush 6 L, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D235" t="n">
+        <v>1</v>
+      </c>
+      <c r="E235" s="2" t="n">
+        <v>46286.52416572498</v>
+      </c>
+      <c r="F235" s="2" t="n">
+        <v>46286.52416572498</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>E367801</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>I.LIFE O | Close-coupled back-to-wall bowl 345x620x400 mm, Washdown, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D236" t="n">
+        <v>1</v>
+      </c>
+      <c r="E236" s="2" t="n">
+        <v>46286.52825716271</v>
+      </c>
+      <c r="F236" s="2" t="n">
+        <v>46286.52825716271</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>E367901</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>I.LIFE O | Close-coupled back-to-wall bowl 345x620x400 mm, Washdown, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D237" t="n">
+        <v>1</v>
+      </c>
+      <c r="E237" s="2" t="n">
+        <v>46286.52826586913</v>
+      </c>
+      <c r="F237" s="2" t="n">
+        <v>46286.52826586913</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>E406501</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>SEVAFRESH | Wall-hung bowl 355x520x350 mm, Washdown, CL1 full flush 4.5 - 6 L, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D238" t="n">
+        <v>1</v>
+      </c>
+      <c r="E238" s="2" t="n">
+        <v>46268.7039975322</v>
+      </c>
+      <c r="F238" s="2" t="n">
+        <v>46268.7039975322</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>E504601</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>CONNECT | Under-countertop basin 480x350x175 mm, no tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D239" t="n">
+        <v>1</v>
+      </c>
+      <c r="E239" s="2" t="n">
+        <v>46267.56599078752</v>
+      </c>
+      <c r="F239" s="2" t="n">
+        <v>46267.56599078752</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>E504801</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>CONNECT | Under-countertop basin 550x380x175 mm, no tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D240" t="n">
+        <v>1</v>
+      </c>
+      <c r="E240" s="2" t="n">
+        <v>46268.78690900668</v>
+      </c>
+      <c r="F240" s="2" t="n">
+        <v>46268.78690900668</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>E505001</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>CONNECT | Under-countertop basin 620x410x175 mm, no tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D241" t="n">
+        <v>1</v>
+      </c>
+      <c r="E241" s="2" t="n">
+        <v>46267.56158870314</v>
+      </c>
+      <c r="F241" s="2" t="n">
+        <v>46267.56158870314</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>E505601</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>CONNECT | Under-countertop basin 420x350x175 mm, no tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>jaukurai</t>
+        </is>
+      </c>
+      <c r="D242" t="n">
+        <v>1</v>
+      </c>
+      <c r="E242" s="2" t="n">
+        <v>46303.25932543557</v>
+      </c>
+      <c r="F242" s="2" t="n">
+        <v>46303.25932543557</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>E712701</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>CONNECT | Wrapover seat 365x435x50 mm</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D243" t="n">
+        <v>1</v>
+      </c>
+      <c r="E243" s="2" t="n">
+        <v>46282.3680302506</v>
+      </c>
+      <c r="F243" s="2" t="n">
+        <v>46282.3680302506</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>E874901</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>EUROVIT | Countertop basin 560x460x200 mm, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D244" t="n">
+        <v>1</v>
+      </c>
+      <c r="E244" s="2" t="n">
+        <v>46268.82628597536</v>
+      </c>
+      <c r="F244" s="2" t="n">
+        <v>46268.82628597536</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>J3291AA</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>MULTI SUITES - FINISHED PRODUCTS | Free waste 72x72 mm</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D245" t="n">
+        <v>1</v>
+      </c>
+      <c r="E245" s="2" t="n">
+        <v>46267.40621144029</v>
+      </c>
+      <c r="F245" s="2" t="n">
+        <v>46267.40621144029</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>K07111GF</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Antao Vanity unit, 1 pull-out compartment, 600x190x500mm, Front with grain texture, Body: Glossy White Lacquer, Front: Glossy White Lacquer, Cover plate: Honey Oak</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D246" t="n">
+        <v>1</v>
+      </c>
+      <c r="E246" s="2" t="n">
+        <v>46310.32003407278</v>
+      </c>
+      <c r="F246" s="2" t="n">
+        <v>46310.32003407278</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t>K29110GF</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Antao Vanity unit, 1 pull-out compartment, 600x360x500mm, Front with grain texture, Body: Glossy White Lacquer, Front: Glossy White Lacquer, Cover plate: Glossy White Lacquer</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D247" t="n">
+        <v>1</v>
+      </c>
+      <c r="E247" s="2" t="n">
+        <v>46310.31839699562</v>
+      </c>
+      <c r="F247" s="2" t="n">
+        <v>46310.31839699562</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>K875501</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>i.life E | Wall-hung shower toilet bowl 412x610x425 mm, Washdown, full flush 6 L, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D248" t="n">
+        <v>1</v>
+      </c>
+      <c r="E248" s="2" t="n">
+        <v>46288.44552949286</v>
+      </c>
+      <c r="F248" s="2" t="n">
+        <v>46288.44552949286</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t>K875501</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>i.life E | Wall-hung shower toilet bowl 412x610x425 mm, Washdown, full flush 6 L, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>celsis</t>
+        </is>
+      </c>
+      <c r="D249" t="n">
+        <v>1</v>
+      </c>
+      <c r="E249" s="2" t="n">
+        <v>46287.31506932573</v>
+      </c>
+      <c r="F249" s="2" t="n">
+        <v>46287.31506932573</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t>K9261EO</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>CONNECT 2 | Sliding door 870x83x1955 mm, 1 door</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D250" t="n">
+        <v>1</v>
+      </c>
+      <c r="E250" s="2" t="n">
+        <v>46280.24963566847</v>
+      </c>
+      <c r="F250" s="2" t="n">
+        <v>46280.24963566847</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t>P005601</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>NOEBIS | Close-coupled open bowl bundle 370x640x765 mm, Washdown, mechanic, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D251" t="n">
+        <v>1</v>
+      </c>
+      <c r="E251" s="2" t="n">
+        <v>46275.40314317802</v>
+      </c>
+      <c r="F251" s="2" t="n">
+        <v>46275.40314317802</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t>P0109AA</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>SEPTA PRO | Pneumatic control plate 53x51x53 mm, pneumatic</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D252" t="n">
+        <v>1</v>
+      </c>
+      <c r="E252" s="2" t="n">
+        <v>46269.34404127742</v>
+      </c>
+      <c r="F252" s="2" t="n">
+        <v>46269.34404127742</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t>R006901</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>EXACTO | Close-coupled open bowl bundle 360x625x780 mm, mechanic</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D253" t="n">
+        <v>1</v>
+      </c>
+      <c r="E253" s="2" t="n">
+        <v>46281.30823025633</v>
+      </c>
+      <c r="F253" s="2" t="n">
+        <v>46281.30823025633</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>R0115A6</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>OLEAS | Mechanic control plate 234x8.5x154 mm, mechanic</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D254" t="n">
+        <v>1</v>
+      </c>
+      <c r="E254" s="2" t="n">
+        <v>46272.28233424504</v>
+      </c>
+      <c r="F254" s="2" t="n">
+        <v>46272.28233424504</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
+        <is>
+          <t>R0115AA</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>OLEAS | Mechanic control plate 234x8.5x154 mm, mechanic</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D255" t="n">
+        <v>1</v>
+      </c>
+      <c r="E255" s="2" t="n">
+        <v>46272.28518784524</v>
+      </c>
+      <c r="F255" s="2" t="n">
+        <v>46272.28518784524</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr">
+        <is>
+          <t>R0115AC</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>OLEAS | Mechanic control plate 234x8.5x154 mm, mechanic</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D256" t="n">
+        <v>1</v>
+      </c>
+      <c r="E256" s="2" t="n">
+        <v>46294.264195959</v>
+      </c>
+      <c r="F256" s="2" t="n">
+        <v>46294.264195959</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr">
+        <is>
+          <t>R0115AC</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>OLEAS | Mechanic control plate 234x8.5x154 mm, mechanic</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>kesko</t>
+        </is>
+      </c>
+      <c r="D257" t="n">
+        <v>1</v>
+      </c>
+      <c r="E257" s="2" t="n">
+        <v>46294.26541196073</v>
+      </c>
+      <c r="F257" s="2" t="n">
+        <v>46294.26541196073</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr">
+        <is>
+          <t>R0115AC</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>OLEAS | Mechanic control plate 234x8.5x154 mm, mechanic</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D258" t="n">
+        <v>1</v>
+      </c>
+      <c r="E258" s="2" t="n">
+        <v>46272.28435624576</v>
+      </c>
+      <c r="F258" s="2" t="n">
+        <v>46272.28435624576</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr">
+        <is>
+          <t>R0123JG</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>OLEAS | Mechanic control plate 241x8.5x165 mm, mechanic</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D259" t="n">
+        <v>1</v>
+      </c>
+      <c r="E259" s="2" t="n">
+        <v>46272.28340703267</v>
+      </c>
+      <c r="F259" s="2" t="n">
+        <v>46272.28340703267</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr">
+        <is>
+          <t>R018667</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>PROSYS | Flushing device</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>kesko</t>
+        </is>
+      </c>
+      <c r="D260" t="n">
+        <v>1</v>
+      </c>
+      <c r="E260" s="2" t="n">
+        <v>46269.31793301626</v>
+      </c>
+      <c r="F260" s="2" t="n">
+        <v>46269.31793301626</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr">
+        <is>
+          <t>R0268WG</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>EUROVIT+/ULYSSE+/SIMPLICITY+ | Cabinet 300x236x1500 mm, 2 doors</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D261" t="n">
+        <v>1</v>
+      </c>
+      <c r="E261" s="2" t="n">
+        <v>46281.58803281663</v>
+      </c>
+      <c r="F261" s="2" t="n">
+        <v>46281.58803281663</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
+          <t>R0271WG</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>EUROVIT+/ULYSSE+/SIMPLICITY+ | Basin unit 354x202x550 mm, 1 door</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D262" t="n">
+        <v>1</v>
+      </c>
+      <c r="E262" s="2" t="n">
+        <v>46281.58841095062</v>
+      </c>
+      <c r="F262" s="2" t="n">
+        <v>46281.58841095062</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>R027401</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>ALPHA | Basin 595x460x175 mm, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D263" t="n">
+        <v>1</v>
+      </c>
+      <c r="E263" s="2" t="n">
+        <v>46268.27324066597</v>
+      </c>
+      <c r="F263" s="2" t="n">
+        <v>46268.27324066597</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr">
+        <is>
+          <t>R0308AA</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>PROSYS PACKS | Pre-wall bundle 500x120x1150 mm, mechanic</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D264" t="n">
+        <v>1</v>
+      </c>
+      <c r="E264" s="2" t="n">
+        <v>46269.556408112</v>
+      </c>
+      <c r="F264" s="2" t="n">
+        <v>46269.556408112</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr">
+        <is>
+          <t>R038201</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>EXACTO | Close-coupled open bowl bundle 360x625x780 mm</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D265" t="n">
+        <v>1</v>
+      </c>
+      <c r="E265" s="2" t="n">
+        <v>46281.30827636379</v>
+      </c>
+      <c r="F265" s="2" t="n">
+        <v>46281.30827636379</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr">
+        <is>
+          <t>R038201</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>EXACTO | Close-coupled open bowl bundle 360x625x780 mm</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>laikas</t>
+        </is>
+      </c>
+      <c r="D266" t="n">
+        <v>1</v>
+      </c>
+      <c r="E266" s="2" t="n">
+        <v>46273.29997936358</v>
+      </c>
+      <c r="F266" s="2" t="n">
+        <v>46273.29997936358</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr">
+        <is>
+          <t>R0459AW</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>OLEAS | Mechanic control plate 241x8.5x165 mm, mechanic</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D267" t="n">
+        <v>1</v>
+      </c>
+      <c r="E267" s="2" t="n">
+        <v>46272.27708597892</v>
+      </c>
+      <c r="F267" s="2" t="n">
+        <v>46272.27708597892</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr">
+        <is>
+          <t>R0466AC</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>PROSYS | WC frame</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D268" t="n">
+        <v>1</v>
+      </c>
+      <c r="E268" s="2" t="n">
+        <v>46309.49488741471</v>
+      </c>
+      <c r="F268" s="2" t="n">
+        <v>46309.49488741471</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr">
+        <is>
+          <t>R055201</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>EXTRA | Basin 1015x450x150 mm, no tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D269" t="n">
+        <v>1</v>
+      </c>
+      <c r="E269" s="2" t="n">
+        <v>46287.27098963286</v>
+      </c>
+      <c r="F269" s="2" t="n">
+        <v>46287.27098963286</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr">
+        <is>
+          <t>R062901</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>EXTRA | Basin 1015x450x150 mmGrinded bottom side, 2 tap holes, with overflow</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D270" t="n">
+        <v>1</v>
+      </c>
+      <c r="E270" s="2" t="n">
+        <v>46287.27223466896</v>
+      </c>
+      <c r="F270" s="2" t="n">
+        <v>46287.27223466896</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr">
+        <is>
+          <t>R6578AA</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>Outlet valve</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D271" t="n">
+        <v>1</v>
+      </c>
+      <c r="E271" s="2" t="n">
+        <v>46286.27338739999</v>
+      </c>
+      <c r="F271" s="2" t="n">
+        <v>46286.27338739999</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="inlineStr">
+        <is>
+          <t>S1082A6</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>CONCEALA 3 | Pneumatic control plate 225x17x155 mm, pneumatic</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D272" t="n">
+        <v>1</v>
+      </c>
+      <c r="E272" s="2" t="n">
+        <v>46269.34290924569</v>
+      </c>
+      <c r="F272" s="2" t="n">
+        <v>46269.34290924569</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
+          <t>S1082AA</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>CONCEALA 3 | Pneumatic control plate 225x17x155 mm, pneumatic</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D273" t="n">
+        <v>1</v>
+      </c>
+      <c r="E273" s="2" t="n">
+        <v>46269.34283190865</v>
+      </c>
+      <c r="F273" s="2" t="n">
+        <v>46269.34283190865</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr">
+        <is>
+          <t>S312801</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>CONTOUR 21 | Wall-hung bowl 360x535x350 mm, Washdown, CL1 full flush 4.5 - 6 L, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D274" t="n">
+        <v>1</v>
+      </c>
+      <c r="E274" s="2" t="n">
+        <v>46314.25359750247</v>
+      </c>
+      <c r="F274" s="2" t="n">
+        <v>46314.25359750247</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr">
+        <is>
+          <t>S453679</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>CONTOUR 21 | Sandwich seat 375x440x70 mm</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D275" t="n">
+        <v>1</v>
+      </c>
+      <c r="E275" s="2" t="n">
+        <v>46314.2539184136</v>
+      </c>
+      <c r="F275" s="2" t="n">
+        <v>46314.2539184136</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
+          <t>S8803AA</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>Click-Clack waste</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D276" t="n">
+        <v>1</v>
+      </c>
+      <c r="E276" s="2" t="n">
+        <v>46267.40578752331</v>
+      </c>
+      <c r="F276" s="2" t="n">
+        <v>46267.40578752331</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr">
+        <is>
+          <t>S8808AA</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>Click-Clack waste</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D277" t="n">
+        <v>1</v>
+      </c>
+      <c r="E277" s="2" t="n">
+        <v>46267.4055195133</v>
+      </c>
+      <c r="F277" s="2" t="n">
+        <v>46267.4055195133</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr">
+        <is>
+          <t>T007801</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>TESI | Wall-hung bowl 360x530x335 mm, Washdown, CL1 full flush 4.5 - 6 L, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D278" t="n">
+        <v>1</v>
+      </c>
+      <c r="E278" s="2" t="n">
+        <v>46267.84914269327</v>
+      </c>
+      <c r="F278" s="2" t="n">
+        <v>46267.84914269327</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr">
+        <is>
+          <t>T007901</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>TESI | Wall-hung bowl 360x530x335 mm, Washdown, CL1 full flush 3.9 - 6 L, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D279" t="n">
+        <v>1</v>
+      </c>
+      <c r="E279" s="2" t="n">
+        <v>46302.46426891904</v>
+      </c>
+      <c r="F279" s="2" t="n">
+        <v>46302.46426891904</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr">
+        <is>
+          <t>T354601</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>TESI | Wall-hung toilet bowl bundle 365x535 mm, Washdown, CL1 full flush 3.9 - 6 L, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D280" t="n">
+        <v>1</v>
+      </c>
+      <c r="E280" s="2" t="n">
+        <v>46269.45396161083</v>
+      </c>
+      <c r="F280" s="2" t="n">
+        <v>46269.45396161083</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr">
+        <is>
+          <t>T354601</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>TESI | Wall-hung toilet bowl bundle 365x535 mm, Washdown, CL1 full flush 3.9 - 6 L, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D281" t="n">
+        <v>1</v>
+      </c>
+      <c r="E281" s="2" t="n">
+        <v>46267.30525837183</v>
+      </c>
+      <c r="F281" s="2" t="n">
+        <v>46267.30525837183</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr">
+        <is>
+          <t>T363501</t>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>STRADA II | Vanity basin 1040x460x180 mm, no tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D282" t="n">
+        <v>1</v>
+      </c>
+      <c r="E282" s="2" t="n">
+        <v>46287.27296883761</v>
+      </c>
+      <c r="F282" s="2" t="n">
+        <v>46287.27296883761</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr">
+        <is>
+          <t>T369201</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>CONCA | Basin 800x450x145 mm, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D283" t="n">
+        <v>1</v>
+      </c>
+      <c r="E283" s="2" t="n">
+        <v>46290.34384297243</v>
+      </c>
+      <c r="F283" s="2" t="n">
+        <v>46290.34384297243</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr">
+        <is>
+          <t>T373501</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>EXTRA | Semi-countertop basin 500x420x145 mm, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D284" t="n">
+        <v>1</v>
+      </c>
+      <c r="E284" s="2" t="n">
+        <v>46268.80608062445</v>
+      </c>
+      <c r="F284" s="2" t="n">
+        <v>46268.80608062445</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr">
+        <is>
+          <t>T380901</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>CONCA | Basin 1200x450x145 mm, no tap hole, without overflow</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D285" t="n">
+        <v>1</v>
+      </c>
+      <c r="E285" s="2" t="n">
+        <v>46268.83210108228</v>
+      </c>
+      <c r="F285" s="2" t="n">
+        <v>46268.83210108228</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr">
+        <is>
+          <t>T381801</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>CONCA | Basin 600x450x165 mmGrinded bottom side, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D286" t="n">
+        <v>1</v>
+      </c>
+      <c r="E286" s="2" t="n">
+        <v>46290.34641761867</v>
+      </c>
+      <c r="F286" s="2" t="n">
+        <v>46290.34641761867</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr">
+        <is>
+          <t>T382601</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>CONCA | Basin 800x450x165 mmGrinded bottom side, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D287" t="n">
+        <v>1</v>
+      </c>
+      <c r="E287" s="2" t="n">
+        <v>46290.33715311092</v>
+      </c>
+      <c r="F287" s="2" t="n">
+        <v>46290.33715311092</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr">
+        <is>
+          <t>T383201</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>CONCA | Basin 1000x450x165 mmGrinded bottom side, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D288" t="n">
+        <v>1</v>
+      </c>
+      <c r="E288" s="2" t="n">
+        <v>46290.33005994967</v>
+      </c>
+      <c r="F288" s="2" t="n">
+        <v>46290.33005994967</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t>T387501</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>CONCA | Handrinse basin 400x350x165 mm, no tap hole, without overflow</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D289" t="n">
+        <v>1</v>
+      </c>
+      <c r="E289" s="2" t="n">
+        <v>46290.30209334463</v>
+      </c>
+      <c r="F289" s="2" t="n">
+        <v>46290.30209334463</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t>T387501</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>CONCA | Handrinse basin 400x350x165 mm, no tap hole, without overflow</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>jaukurai</t>
+        </is>
+      </c>
+      <c r="D290" t="n">
+        <v>1</v>
+      </c>
+      <c r="E290" s="2" t="n">
+        <v>46309.47576576115</v>
+      </c>
+      <c r="F290" s="2" t="n">
+        <v>46309.47576576115</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t>T391901</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>EXTRA | Handrinse basin 450x250x150 mm, no tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D291" t="n">
+        <v>1</v>
+      </c>
+      <c r="E291" s="2" t="n">
+        <v>46290.30176454146</v>
+      </c>
+      <c r="F291" s="2" t="n">
+        <v>46290.30176454146</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
+          <t>T3930Y5</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>CONCA | Basin unit 1002x505x370 mm, 1 drawer</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D292" t="n">
+        <v>1</v>
+      </c>
+      <c r="E292" s="2" t="n">
+        <v>46290.34035421746</v>
+      </c>
+      <c r="F292" s="2" t="n">
+        <v>46290.34035421746</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr">
+        <is>
+          <t>T3936Y5</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>CONCA | Basin unit 1002x373x550 mm, 2 drawer</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D293" t="n">
+        <v>1</v>
+      </c>
+      <c r="E293" s="2" t="n">
+        <v>46290.33829496928</v>
+      </c>
+      <c r="F293" s="2" t="n">
+        <v>46290.33829496928</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
+        <is>
+          <t>T3942Y5</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>CONCA | Basin unit 1002x505x550 mm, 2 drawer</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D294" t="n">
+        <v>1</v>
+      </c>
+      <c r="E294" s="2" t="n">
+        <v>46290.34119832388</v>
+      </c>
+      <c r="F294" s="2" t="n">
+        <v>46290.34119832388</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr">
+        <is>
+          <t>T3945Y5</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>CONCA | Basin unit 1200x505x540 mm, 2 drawer</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D295" t="n">
+        <v>1</v>
+      </c>
+      <c r="E295" s="2" t="n">
+        <v>46290.51739412574</v>
+      </c>
+      <c r="F295" s="2" t="n">
+        <v>46290.51739412574</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr">
+        <is>
+          <t>T3948Y3</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>CONCA | Basin unit 1002x373x550 mm, 2 drawer</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D296" t="n">
+        <v>1</v>
+      </c>
+      <c r="E296" s="2" t="n">
+        <v>46293.55353425772</v>
+      </c>
+      <c r="F296" s="2" t="n">
+        <v>46293.55353425772</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr">
+        <is>
+          <t>T3948Y5</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>CONCA | Basin unit 1002x373x550 mm, 2 drawer</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D297" t="n">
+        <v>1</v>
+      </c>
+      <c r="E297" s="2" t="n">
+        <v>46290.46314750124</v>
+      </c>
+      <c r="F297" s="2" t="n">
+        <v>46290.46314750124</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr">
+        <is>
+          <t>T3956Y5</t>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>CONCA | Cabinet 370x250x1400 mm, 1 door</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D298" t="n">
+        <v>1</v>
+      </c>
+      <c r="E298" s="2" t="n">
+        <v>46293.26690755647</v>
+      </c>
+      <c r="F298" s="2" t="n">
+        <v>46293.26690755647</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="inlineStr">
+        <is>
+          <t>T3971DG</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>CONCA | Worktop 1000x505x6 mm</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D299" t="n">
+        <v>1</v>
+      </c>
+      <c r="E299" s="2" t="n">
+        <v>46287.59359882625</v>
+      </c>
+      <c r="F299" s="2" t="n">
+        <v>46287.59359882625</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t>T3972DH</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>CONCA | Worktop 1202x505x6 mm</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D300" t="n">
+        <v>1</v>
+      </c>
+      <c r="E300" s="2" t="n">
+        <v>46297.34033587183</v>
+      </c>
+      <c r="F300" s="2" t="n">
+        <v>46297.34033587183</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr">
+        <is>
+          <t>T4357Y5</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>CONCA | Basin unit 1000x505x540 mm, 2 drawer</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D301" t="n">
+        <v>1</v>
+      </c>
+      <c r="E301" s="2" t="n">
+        <v>46287.59311221773</v>
+      </c>
+      <c r="F301" s="2" t="n">
+        <v>46287.59311221773</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="inlineStr">
+        <is>
+          <t>T436901</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>EXTRA | Vanity basin 1010x510x150 mm, no tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D302" t="n">
+        <v>1</v>
+      </c>
+      <c r="E302" s="2" t="n">
+        <v>46287.32781257776</v>
+      </c>
+      <c r="F302" s="2" t="n">
+        <v>46287.32781257776</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr">
+        <is>
+          <t>T437201</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>EXTRA | Vanity basin 1210x510x150 mm, 3 tap holes, with overflow</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D303" t="n">
+        <v>1</v>
+      </c>
+      <c r="E303" s="2" t="n">
+        <v>46268.72492800914</v>
+      </c>
+      <c r="F303" s="2" t="n">
+        <v>46268.72492800914</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr">
+        <is>
+          <t>T439601</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>LINDA-X | Basin 750x500x135 mm, 1 tap hole, without overflow</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D304" t="n">
+        <v>1</v>
+      </c>
+      <c r="E304" s="2" t="n">
+        <v>46290.39276593037</v>
+      </c>
+      <c r="F304" s="2" t="n">
+        <v>46290.39276593037</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="inlineStr">
+        <is>
+          <t>T439901</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>LINDA-X | Vessel 450x380x155 mm, no tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D305" t="n">
+        <v>1</v>
+      </c>
+      <c r="E305" s="2" t="n">
+        <v>46279.56479278878</v>
+      </c>
+      <c r="F305" s="2" t="n">
+        <v>46279.56479278878</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr">
+        <is>
+          <t>T440001</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>LINDA-X | Vessel 450x380x130 mm, no tap hole, without overflow</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D306" t="n">
+        <v>1</v>
+      </c>
+      <c r="E306" s="2" t="n">
+        <v>46279.53893952677</v>
+      </c>
+      <c r="F306" s="2" t="n">
+        <v>46279.53893952677</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr">
+        <is>
+          <t>T4441GN</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>MULTI SUITES - FINISHED PRODUCTS | Bottle trap 70x348x152 mm</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D307" t="n">
+        <v>1</v>
+      </c>
+      <c r="E307" s="2" t="n">
+        <v>46290.3949752412</v>
+      </c>
+      <c r="F307" s="2" t="n">
+        <v>46290.3949752412</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="inlineStr">
+        <is>
+          <t>T451701</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>I.LIFE A | Semi-countertop basin 500x440x170 mm, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D308" t="n">
+        <v>1</v>
+      </c>
+      <c r="E308" s="2" t="n">
+        <v>46268.78688316227</v>
+      </c>
+      <c r="F308" s="2" t="n">
+        <v>46268.78688316227</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="inlineStr">
+        <is>
+          <t>T4575Y5</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>CONCA | Basin unit 1000x505x550 mm, 2 drawer</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D309" t="n">
+        <v>1</v>
+      </c>
+      <c r="E309" s="2" t="n">
+        <v>46290.32395053392</v>
+      </c>
+      <c r="F309" s="2" t="n">
+        <v>46290.32395053392</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="inlineStr">
+        <is>
+          <t>T4579Y5</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>CONCA | Basin unit 1000x505x370 mm, 1 drawer</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D310" t="n">
+        <v>1</v>
+      </c>
+      <c r="E310" s="2" t="n">
+        <v>46316.38050693333</v>
+      </c>
+      <c r="F310" s="2" t="n">
+        <v>46316.38050693333</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="inlineStr">
+        <is>
+          <t>T462101</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>I.LIFE A | Vanity basin 1040x460x155 mm, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D311" t="n">
+        <v>1</v>
+      </c>
+      <c r="E311" s="2" t="n">
+        <v>46269.25725339486</v>
+      </c>
+      <c r="F311" s="2" t="n">
+        <v>46269.25725339486</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="inlineStr">
+        <is>
+          <t>T4665V3</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>IDEALMOOD | Wall-hung toilet bowl bundle 365x535x380 mm, Washdown, CL1 full flush 4.5 - 6 L, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>jaukurai</t>
+        </is>
+      </c>
+      <c r="D312" t="n">
+        <v>1</v>
+      </c>
+      <c r="E312" s="2" t="n">
+        <v>46273.50176253678</v>
+      </c>
+      <c r="F312" s="2" t="n">
+        <v>46273.50176253678</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="inlineStr">
+        <is>
+          <t>T470501</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>I.LIFE A | Basin 600x480x180 mm, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D313" t="n">
+        <v>1</v>
+      </c>
+      <c r="E313" s="2" t="n">
+        <v>46314.25855819001</v>
+      </c>
+      <c r="F313" s="2" t="n">
+        <v>46314.25855819001</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="inlineStr">
+        <is>
+          <t>T470601</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>I.LIFE A | Basin 550x440x180 mm, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D314" t="n">
+        <v>1</v>
+      </c>
+      <c r="E314" s="2" t="n">
+        <v>46314.25810031474</v>
+      </c>
+      <c r="F314" s="2" t="n">
+        <v>46314.25810031474</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="inlineStr">
+        <is>
+          <t>T470701</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>I.LIFE A | Basin 500x440x180 mm, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D315" t="n">
+        <v>1</v>
+      </c>
+      <c r="E315" s="2" t="n">
+        <v>46314.25694915546</v>
+      </c>
+      <c r="F315" s="2" t="n">
+        <v>46314.25694915546</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="inlineStr">
+        <is>
+          <t>T472101</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>I.LIFE A | Close-coupled open bowl 355x660x400 mm, Washdown, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D316" t="n">
+        <v>1</v>
+      </c>
+      <c r="E316" s="2" t="n">
+        <v>46314.25480978571</v>
+      </c>
+      <c r="F316" s="2" t="n">
+        <v>46314.25480978571</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="inlineStr">
+        <is>
+          <t>T475301</t>
+        </is>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>LINDA-X | Basin 500x480x155 mm, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>jaukurai</t>
+        </is>
+      </c>
+      <c r="D317" t="n">
+        <v>1</v>
+      </c>
+      <c r="E317" s="2" t="n">
+        <v>46274.26771649135</v>
+      </c>
+      <c r="F317" s="2" t="n">
+        <v>46274.26771649135</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="inlineStr">
+        <is>
+          <t>T481301</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>I.LIFE A | Sandwich seat 360x450x45 mm</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D318" t="n">
+        <v>1</v>
+      </c>
+      <c r="E318" s="2" t="n">
+        <v>46314.25657896407</v>
+      </c>
+      <c r="F318" s="2" t="n">
+        <v>46314.25657896407</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="inlineStr">
+        <is>
+          <t>T4932V3</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>TESI | Wall-hung bowl 360x530x340 mm, Washdown, CL1 full flush 3.9 - 6 L, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D319" t="n">
+        <v>1</v>
+      </c>
+      <c r="E319" s="2" t="n">
+        <v>46286.37824260334</v>
+      </c>
+      <c r="F319" s="2" t="n">
+        <v>46286.37824260334</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="inlineStr">
+        <is>
+          <t>T524701</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>I.LIFE A | Toilet cistern 365x150x390 mm, mechanic</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D320" t="n">
+        <v>1</v>
+      </c>
+      <c r="E320" s="2" t="n">
+        <v>46314.25616058546</v>
+      </c>
+      <c r="F320" s="2" t="n">
+        <v>46314.25616058546</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="inlineStr">
+        <is>
+          <t>T5260NX</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>I.LIFE A | Cabinet 400x300x1600 mm, 2 doors</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D321" t="n">
+        <v>1</v>
+      </c>
+      <c r="E321" s="2" t="n">
+        <v>46293.97251660412</v>
+      </c>
+      <c r="F321" s="2" t="n">
+        <v>46293.97251660412</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="inlineStr">
+        <is>
+          <t>T531001</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>ALPHA | Full pedestal 170x165x710 mm</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D322" t="n">
+        <v>1</v>
+      </c>
+      <c r="E322" s="2" t="n">
+        <v>46268.2742395574</v>
+      </c>
+      <c r="F322" s="2" t="n">
+        <v>46268.2742395574</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="inlineStr">
+        <is>
+          <t>T5578Y2</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>CONCA | Basin unit 1200x440x363 mm, 2 drawer</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D323" t="n">
+        <v>1</v>
+      </c>
+      <c r="E323" s="2" t="n">
+        <v>46290.51847068306</v>
+      </c>
+      <c r="F323" s="2" t="n">
+        <v>46290.51847068306</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="inlineStr">
+        <is>
+          <t>T5578Y6</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>CONCA | Basin unit 1200x440x363 mm, 2 drawer</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D324" t="n">
+        <v>1</v>
+      </c>
+      <c r="E324" s="2" t="n">
+        <v>46290.51995898758</v>
+      </c>
+      <c r="F324" s="2" t="n">
+        <v>46290.51995898758</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="inlineStr">
+        <is>
+          <t>T5580Y5</t>
+        </is>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>CONCA | Basin unit 1000x505x548 mm, 2 drawer</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D325" t="n">
+        <v>1</v>
+      </c>
+      <c r="E325" s="2" t="n">
+        <v>46316.37371113861</v>
+      </c>
+      <c r="F325" s="2" t="n">
+        <v>46316.37371113861</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr">
+        <is>
+          <t>T568001</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>I.LIFE O | Wall-hung bowl 340x530x355 mm, Washdown, CL1 full flush 3.9 - 6 L, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D326" t="n">
+        <v>1</v>
+      </c>
+      <c r="E326" s="2" t="n">
+        <v>46323.63208280761</v>
+      </c>
+      <c r="F326" s="2" t="n">
+        <v>46323.63208280761</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="inlineStr">
+        <is>
+          <t>T5685Y1</t>
+        </is>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>CONCA | Basin unit 800x375x368 mm, 1 drawer</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D327" t="n">
+        <v>1</v>
+      </c>
+      <c r="E327" s="2" t="n">
+        <v>46289.25848639568</v>
+      </c>
+      <c r="F327" s="2" t="n">
+        <v>46289.25848639568</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="inlineStr">
+        <is>
+          <t>T569601</t>
+        </is>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>ELLISSE | Close-coupled back-to-wall bowl bundle 375x655x830 mm, Washdown, mechanic, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D328" t="n">
+        <v>1</v>
+      </c>
+      <c r="E328" s="2" t="n">
+        <v>46294.28670185908</v>
+      </c>
+      <c r="F328" s="2" t="n">
+        <v>46294.28670185908</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="inlineStr">
+        <is>
+          <t>T571501</t>
+        </is>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>I.LIFE B | Vanity basin 1020x540x160 mm, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D329" t="n">
+        <v>1</v>
+      </c>
+      <c r="E329" s="2" t="n">
+        <v>46290.32290393762</v>
+      </c>
+      <c r="F329" s="2" t="n">
+        <v>46290.32290393762</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="inlineStr">
+        <is>
+          <t>T571601</t>
+        </is>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>I.LIFE B | Vanity basin 820x475x160 mm, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D330" t="n">
+        <v>1</v>
+      </c>
+      <c r="E330" s="2" t="n">
+        <v>46286.36498315904</v>
+      </c>
+      <c r="F330" s="2" t="n">
+        <v>46286.36498315904</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="inlineStr">
+        <is>
+          <t>T571701</t>
+        </is>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>I.LIFE B | Vanity basin 600x475x170 mm, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D331" t="n">
+        <v>1</v>
+      </c>
+      <c r="E331" s="2" t="n">
+        <v>46269.46594719872</v>
+      </c>
+      <c r="F331" s="2" t="n">
+        <v>46269.46594719872</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="inlineStr">
+        <is>
+          <t>T572501</t>
+        </is>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>I.LIFE O | Wall-hung toilet bowl bundle 350x535x400 mm, Washdown, CL1 full flush 3.9 - 6 L, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D332" t="n">
+        <v>1</v>
+      </c>
+      <c r="E332" s="2" t="n">
+        <v>46309.4949933629</v>
+      </c>
+      <c r="F332" s="2" t="n">
+        <v>46309.4949933629</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="inlineStr">
+        <is>
+          <t>T572901</t>
+        </is>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>I.LIFE B | Vessel 500x380x130 mm, no tap hole, without overflow</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D333" t="n">
+        <v>1</v>
+      </c>
+      <c r="E333" s="2" t="n">
+        <v>46279.53681462333</v>
+      </c>
+      <c r="F333" s="2" t="n">
+        <v>46279.53681462333</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="inlineStr">
+        <is>
+          <t>T573001</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>I.LIFE B | Vessel 380x380x130 mm, no tap hole, without overflow</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D334" t="n">
+        <v>1</v>
+      </c>
+      <c r="E334" s="2" t="n">
+        <v>46268.82678885973</v>
+      </c>
+      <c r="F334" s="2" t="n">
+        <v>46268.82678885973</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="inlineStr">
+        <is>
+          <t>T573101</t>
+        </is>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>I.LIFE O | Vessel 600x380x130 mm, no tap hole, without overflow</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D335" t="n">
+        <v>1</v>
+      </c>
+      <c r="E335" s="2" t="n">
+        <v>46268.78684083335</v>
+      </c>
+      <c r="F335" s="2" t="n">
+        <v>46268.78684083335</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="inlineStr">
+        <is>
+          <t>T573201</t>
+        </is>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>I.LIFE O | Vessel 550x360x130 mm, no tap hole, without overflow</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>vilpra</t>
+        </is>
+      </c>
+      <c r="D336" t="n">
+        <v>1</v>
+      </c>
+      <c r="E336" s="2" t="n">
+        <v>46279.5366760047</v>
+      </c>
+      <c r="F336" s="2" t="n">
+        <v>46279.5366760047</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="inlineStr">
+        <is>
+          <t>T573601</t>
+        </is>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>I.LIFE B | Vessel 605x420x150 mm, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D337" t="n">
+        <v>1</v>
+      </c>
+      <c r="E337" s="2" t="n">
+        <v>46287.33552524576</v>
+      </c>
+      <c r="F337" s="2" t="n">
+        <v>46287.33552524576</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="inlineStr">
+        <is>
+          <t>T573801</t>
+        </is>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>I.LIFE B | Vessel 500x420x140 mm, without overflow</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D338" t="n">
+        <v>1</v>
+      </c>
+      <c r="E338" s="2" t="n">
+        <v>46287.34054244037</v>
+      </c>
+      <c r="F338" s="2" t="n">
+        <v>46287.34054244037</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="inlineStr">
+        <is>
+          <t>T573801</t>
+        </is>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>I.LIFE B | Vessel 500x420x140 mm, without overflow</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D339" t="n">
+        <v>1</v>
+      </c>
+      <c r="E339" s="2" t="n">
+        <v>46287.34349898757</v>
+      </c>
+      <c r="F339" s="2" t="n">
+        <v>46287.34349898757</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="inlineStr">
+        <is>
+          <t>T5754NG</t>
+        </is>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>I.LIFE B | Furniture bundle 1002x507x456 mm</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D340" t="n">
+        <v>1</v>
+      </c>
+      <c r="E340" s="2" t="n">
+        <v>46267.82355643545</v>
+      </c>
+      <c r="F340" s="2" t="n">
+        <v>46267.82355643545</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="inlineStr">
+        <is>
+          <t>T679801</t>
+        </is>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>TEMPO | Wrapover seat 365x390x45 mm</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D341" t="n">
+        <v>1</v>
+      </c>
+      <c r="E341" s="2" t="n">
+        <v>46324.5605657119</v>
+      </c>
+      <c r="F341" s="2" t="n">
+        <v>46324.5605657119</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="inlineStr">
+        <is>
+          <t>T685201</t>
+        </is>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>I.LIFE B | Vanity basin 550x435x170 mm, 1 tap hole, with overflow</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D342" t="n">
+        <v>1</v>
+      </c>
+      <c r="E342" s="2" t="n">
+        <v>46268.71526244874</v>
+      </c>
+      <c r="F342" s="2" t="n">
+        <v>46268.71526244874</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="inlineStr">
+        <is>
+          <t>TVP00000301061</t>
+        </is>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Universal Taps &amp; Fittings Push-Open waste, Round, Chrome</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D343" t="n">
+        <v>1</v>
+      </c>
+      <c r="E343" s="2" t="n">
+        <v>46267.40631929805</v>
+      </c>
+      <c r="F343" s="2" t="n">
+        <v>46267.40631929805</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="inlineStr">
+        <is>
+          <t>TVS12500300061</t>
+        </is>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Architectura Square Concealed single-lever bath / shower mixer , Chrome</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D344" t="n">
+        <v>1</v>
+      </c>
+      <c r="E344" s="2" t="n">
+        <v>46267.82025988115</v>
+      </c>
+      <c r="F344" s="2" t="n">
+        <v>46267.82025988115</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="inlineStr">
+        <is>
+          <t>UCWAS0290-AL</t>
+        </is>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Accessories Outlet cover "Pure White" in brushed stainless steel, 128x128x6mm, Almond</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>jaukurai</t>
+        </is>
+      </c>
+      <c r="D345" t="n">
+        <v>1</v>
+      </c>
+      <c r="E345" s="2" t="n">
+        <v>46273.47661503031</v>
+      </c>
+      <c r="F345" s="2" t="n">
+        <v>46273.47661503031</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="inlineStr">
+        <is>
+          <t>V16EN3R7</t>
+        </is>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Supreo Select TwistFlush Supreo Select shower toilet, Pure Black CeramicPlus</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D346" t="n">
+        <v>1</v>
+      </c>
+      <c r="E346" s="2" t="n">
+        <v>46323.49519373872</v>
+      </c>
+      <c r="F346" s="2" t="n">
+        <v>46323.49519373872</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="inlineStr">
+        <is>
+          <t>V22EM101</t>
+        </is>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Tivo DirectFlush Tivo shower toilet, White Alpin</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D347" t="n">
+        <v>1</v>
+      </c>
+      <c r="E347" s="2" t="n">
+        <v>46269.27691290349</v>
+      </c>
+      <c r="F347" s="2" t="n">
+        <v>46269.27691290349</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="inlineStr">
+        <is>
+          <t>V22EM101</t>
+        </is>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>Villeroy &amp; Boch Tivo DirectFlush Tivo shower toilet, White Alpin</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D348" t="n">
+        <v>1</v>
+      </c>
+      <c r="E348" s="2" t="n">
+        <v>46324.51671179049</v>
+      </c>
+      <c r="F348" s="2" t="n">
+        <v>46324.51671179049</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="inlineStr">
+        <is>
+          <t>V390601</t>
+        </is>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>EUROVIT | Wall-hung bowl 360x520x376 mm, Washdown, CL1 full flush 4.5 - 6 L, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D349" t="n">
+        <v>1</v>
+      </c>
+      <c r="E349" s="2" t="n">
+        <v>46314.25285902128</v>
+      </c>
+      <c r="F349" s="2" t="n">
+        <v>46314.25285902128</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="inlineStr">
+        <is>
+          <t>V390601</t>
+        </is>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>EUROVIT | Wall-hung bowl 360x520x376 mm, Washdown, CL1 full flush 4.5 - 6 L, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D350" t="n">
+        <v>1</v>
+      </c>
+      <c r="E350" s="2" t="n">
+        <v>46268.85236855494</v>
+      </c>
+      <c r="F350" s="2" t="n">
+        <v>46268.85236855494</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="inlineStr">
+        <is>
+          <t>V921001</t>
+        </is>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>ECCO - GEMMA - EUROVIT - BALI | Semi-pedestal 250x300x370 mm</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D351" t="n">
+        <v>1</v>
+      </c>
+      <c r="E351" s="2" t="n">
+        <v>46268.28388666227</v>
+      </c>
+      <c r="F351" s="2" t="n">
+        <v>46268.28388666227</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="inlineStr">
+        <is>
+          <t>W009501</t>
+        </is>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>ALPHA | Close-coupled open bowl bundle 370x640x765 mm, Washdown, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D352" t="n">
+        <v>1</v>
+      </c>
+      <c r="E352" s="2" t="n">
+        <v>46266.7978910936</v>
+      </c>
+      <c r="F352" s="2" t="n">
+        <v>46266.7978910936</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="inlineStr">
+        <is>
+          <t>W332501</t>
+        </is>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>EUROVIT | Basin 600x470x160 mm, 1 tap hole, without overflow</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
+      <c r="D353" t="n">
+        <v>1</v>
+      </c>
+      <c r="E353" s="2" t="n">
+        <v>46268.79806178019</v>
+      </c>
+      <c r="F353" s="2" t="n">
+        <v>46268.79806178019</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="inlineStr">
+        <is>
+          <t>W842401</t>
+        </is>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>EUROVIT | Toilet cistern 315x150x390 mm, mechanic</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>123123</t>
+        </is>
+      </c>
+      <c r="D354" t="n">
+        <v>1</v>
+      </c>
+      <c r="E354" s="2" t="n">
+        <v>46267.33071238329</v>
+      </c>
+      <c r="F354" s="2" t="n">
+        <v>46267.33071238329</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="inlineStr">
+        <is>
+          <t>W908001</t>
+        </is>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>SIRIUS - KORONA | Close-coupled open bowl bundle 350x610x750 mm, Washdown, mechanic, horizontal outlet</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>laikas</t>
+        </is>
+      </c>
+      <c r="D355" t="n">
+        <v>1</v>
+      </c>
+      <c r="E355" s="2" t="n">
+        <v>46273.29927672907</v>
+      </c>
+      <c r="F355" s="2" t="n">
+        <v>46273.29927672907</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>